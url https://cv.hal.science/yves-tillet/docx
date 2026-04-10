--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -3247,759 +3247,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neuropeptides hypothalamiques dans le contrôle des neurones à GnRH. Etude neuroanatomique chez la brebis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of catecholamine on the migration of gonadotropin-releasing hormone-producing neurons in the rat foetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 213 (3), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-008-0197-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653646v1</w:t>
+                <w:t xml:space="preserve">hal-02527028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant natural killer T cells and TGF-ß attenuate anti-GBM glomerulonephritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.L. Michel</w:t>
+                <w:t xml:space="preserve">Les neuropeptides hypothalamiques dans le contrôle des neurones à GnRH. Etude neuroanatomique chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vandermeersch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (1), pp.19-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02658566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGF-β and invariant Natural Killer T lymphocytes are closely associated with the control of anti-GBM-mediated kidney injury.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant natural killer T cells and TGF-ß attenuate anti-GBM glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+                <w:t xml:space="preserve">M.L. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Keller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20, pp.1282-1292</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 20 (6), pp.1282-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2008040433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356427v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TGF-β and invariant Natural Killer T lymphocytes are closely associated with the control of anti-GBM-mediated kidney injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.1282-1292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02657876v1</w:t>
+                <w:t xml:space="preserve">hal-00356427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion in the newborn lamb associated with ﬁlial bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+                <w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06845.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409357v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of catecholamine on the migration of gonadotropin-releasing hormone-producing neurons in the rat foetuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion in the newborn lamb associated with ﬁlial bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Izvolskaia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ugrumov</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 213 (3), pp.289-300. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.639-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-008-0197-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06845.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527028v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin immunoreactive neurons in the equine hypothalamus interactions with GnRH neuronal system.</w:t>
               </w:r>
@@ -4024,51 +4024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4831,963 +4831,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">M. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
+                <w:t xml:space="preserve">G. Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1083 (1), pp.29-38. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 401 (3), pp.225-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527299v1</w:t>
+                <w:t xml:space="preserve">hal-03157437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cateau</w:t>
+                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delsol</w:t>
+                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 401 (3), pp.225-230. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1083 (1), pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157437v1</w:t>
+                <w:t xml:space="preserve">hal-02527299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catecholamines in regulation of development of GnRH neurons of rat fetuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oestradiol Effect on Galanin-Immunoreactive Neurones in the Diencephalon of the Ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Izvolskaya</w:t>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I. Adamskaya</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2826.2005.01291.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676341v1</w:t>
+                <w:t xml:space="preserve">hal-02674288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mirochnik</w:t>
+                <w:t xml:space="preserve">V. Mirochnik.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bosler</w:t>
+                <w:t xml:space="preserve">O. Bosler.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ugrumov</w:t>
+                <w:t xml:space="preserve">A. Calas.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23, pp.85-91. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 23, pp.85-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670679v1</w:t>
+                <w:t xml:space="preserve">hal-00017715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Catecholamines in regulation of development of GnRH neurons of rat fetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Izvolskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I. Adamskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Voronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histology and Histopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t>
+              <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (6), pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671157v1</w:t>
+                <w:t xml:space="preserve">hal-02676341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol Effect on Galanin-Immunoreactive Neurones in the Diencephalon of the Ewe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mirochnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2004.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2826.2005.01291.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02674288v1</w:t>
+                <w:t xml:space="preserve">hal-02670679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Bosler.</w:t>
+                <w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ugrumov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 23, pp.85-91</w:t>
+              <w:t xml:space="preserve">Histology and Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00017715v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differiential c-Fos expression in the newborn lamb nucleus tractus solitarius and area postrema following ingestion of colostrum or saline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1028, pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5951,51 +5951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of catecholamines on migration and differentiation of GnRH neurons in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Makarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,524 +6165,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic input to GABAergic neurons in the rostral agranular insular cortex of the rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B.R. Wang</w:t>
+                <w:t xml:space="preserve">Prolonged Neurogenesis during Early Development of Gonadotropin-Releasing Hormone Neurones in Sheep &amp;lt;i&amp;gt;(Ovis aries):&amp;lt;/i&amp;gt; In vivo and in vitro Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurocytology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (3), pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000069505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680449v1</w:t>
+                <w:t xml:space="preserve">hal-02527310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of galanin- and melanin concentrating hormone-containing neurones to nutritional status : an immunohistochemical study in the ovariectomized ewe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Dopaminergic input to GABAergic neurons in the rostral agranular insular cortex of the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Ohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Moallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fellmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Tramu</w:t>
+                <w:t xml:space="preserve">B.R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15, pp.459-467</w:t>
+              <w:t xml:space="preserve">Journal of Neurocytology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.131-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677764v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of galanin- and melanin concentrating hormone-containing neurones to nutritional status : an immunohistochemical study in the ovariectomized ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.459-467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706425v1</w:t>
+                <w:t xml:space="preserve">hal-02677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged Neurogenesis during Early Development of Gonadotropin-Releasing Hormone Neurones in Sheep &amp;lt;i&amp;gt;(Ovis aries):&amp;lt;/i&amp;gt; In vivo and in vitro Studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 77 (3), pp.177-186. </w:t>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (8), pp.1083 - 1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000069505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/002215540305100812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527310v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several subpopulations of neuropeptide Y- containing neurons exist in the infundibular nucleus of sheep: an immunohistochemical study of animals on different diets</w:t>
               </w:r>
@@ -6810,51 +6810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term undernutrition followed by short-term refeeding effects on the corticotropin-releasing hormone containing neurones in the paraventricular nucleus : an immunohistochemical study in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6905,51 +6905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and co-localization of choline acetyltransferase and P75 neurotrophin receptors in the sheep basal forebrain : implications for the use of a specific cholinergic immunotoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7445,51 +7445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7773,51 +7773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afferents to the rostral olfactory bulb in sheep with special emphasis on the cholinergic, noradrenergic and serotonergic connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,614 +7970,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tramu</w:t>
+                <w:t xml:space="preserve">Immunolocalization of aromatic L-Amino acid decarboxylase, tyrosine hydroxylase, dopamine, and serotonin in the forebrain of Ambystoma mexicanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Thibault</w:t>
+                <w:t xml:space="preserve">C. Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 391, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693804v1</w:t>
+                <w:t xml:space="preserve">hal-02696457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of central catecholaminergic neurons: a comparison between ungulates, humans and other species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kitahama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histology and Histopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 13, pp.1163-1177</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696557v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oestradiol and photoperiod on TH mRNA concentrations in A15 and A12 dopamine cell groups in the ewe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of central catecholaminergic neurons: a comparison between ungulates, humans and other species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kitahama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.59-66</w:t>
+              <w:t xml:space="preserve">Histology and Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 13, pp.1163-1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686514v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histaminergic neurons in the sheep diencephalon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oestradiol and photoperiod on TH mRNA concentrations in A15 and A12 dopamine cell groups in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beccavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Panula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 400, pp.317-333</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683974v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the preprosomatostatin-mRNA by in situ hybridization in the ewe hypothalamus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histaminergic neurons in the sheep diencephalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 19 (10), pp.1749-1758</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 400, pp.317-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694096v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of aromatic L-Amino acid decarboxylase, tyrosine hydroxylase, dopamine, and serotonin in the forebrain of Ambystoma mexicanum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Thibault</w:t>
+                <w:t xml:space="preserve">Localization of the preprosomatostatin-mRNA by in situ hybridization in the ewe hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 391, pp.227-247</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19 (10), pp.1749-1758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696457v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the short day-induced decrease in median eminence tyrosine hydroxylase activity in the ewe : temporal relationship to the changes in luteinizing hormone and prolactin secretion and short day-like effect of melatonin</w:t>
               </w:r>
@@ -8697,51 +8697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of ovine tyrosine hydroxylase mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8926,51 +8926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 12, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8989,377 +8989,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in LHB-gene and FSHB-gene expression in the ram pars tubelaris according to season and castration</w:t>
+                <w:t xml:space="preserve">Efferent projections from the retrochiasmatic area to the median eminence and to the pars nervosa of the hypophysis with special reference to the A15 dopaminergic cell group in the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pelletier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Moummi</w:t>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 281, pp.127-133</w:t>
+              <w:t xml:space="preserve">, 1995, 281, pp.561-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710105v1</w:t>
+                <w:t xml:space="preserve">hal-02709152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the main but not the accessory olfactory system in maternal behavior of primiparous and multiparous ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Changes in LHB-gene and FSHB-gene expression in the ram pars tubelaris according to season and castration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Counis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Locatelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Piketty</w:t>
+                <w:t xml:space="preserve">M. Moummi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 57 (1), pp.97-104</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 281, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710487v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efferent projections from the retrochiasmatic area to the median eminence and to the pars nervosa of the hypophysis with special reference to the A15 dopaminergic cell group in the sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of the main but not the accessory olfactory system in maternal behavior of primiparous and multiparous ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 281, pp.561-567</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 57 (1), pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709152v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active immunization against melatonin in Ile-de-France ewes and photoperiodic control of prolactin secretion and ovulatory activity</w:t>
               </w:r>
@@ -9470,51 +9470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estradiol increases tyrosine hydroxylase activity of the A15 nucleus dopaminergic neurons during long days in the ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9591,90 +9591,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalization of aromatic L-amino acid decarboxylase in goldfish (Carassius auratus) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 343, pp.209-227</w:t>
@@ -9729,51 +9729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 648, pp.319-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9919,51 +9919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal development of the suprachiasmatic nucleus in the rat. Morpho-functional characteristics and time course of tyrosine hydroxylase immunopositive fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chernigovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of an antiserum using a fusion protein produced by a cDNA for rat aromatic L-amino acid decarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,64 +10596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of luteinizing hormone betamRNA by in situ hybridization in the sheep pars tuberalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Counis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10730,51 +10730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 121, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10920,64 +10920,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sheep pars tuberalis : an immunohistochemical study. Demonstration of the presence of glycoprotein and lipotropin hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11009,873 +11009,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical characterization of the sheep suprachiasmatic nucleus</w:t>
+                <w:t xml:space="preserve">Anatomical relationships of monoaminergic and neuropeptide Y-containing fibres with luteinizing hormone-releasing hormone systems in the preoptic area of the sheep brain : immunohistochemical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Tramu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 2, pp.215-226</w:t>
+              <w:t xml:space="preserve">, 1989, 2, pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726645v1</w:t>
+                <w:t xml:space="preserve">hal-02716403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic prolactinoma within the sphenoid sinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of hypothalamic catecholamines in the regulation of luteinizing hormone and prolactin secretion in the ewe during seasonal anestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Gaëlle Heitzmann</w:t>
+                <w:t xml:space="preserve">G.B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Lhuintre</w:t>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 24 (2), pp.279-282</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 49, pp.80-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722266v1</w:t>
+                <w:t xml:space="preserve">hal-02719309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical demonstration and radioimmunoassay of melatonin in the mink pineal gland</w:t>
+                <w:t xml:space="preserve">Immunohistochemical characterization of the sheep suprachiasmatic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Martinet</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 257, pp.23-28</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716412v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin binding sites in the sheep pars tuberalis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunohistochemical demonstration and radioimmunoassay of melatonin in the mink pineal gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Pelletier</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meusy-Dessole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 100, pp.89-93</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 257, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02727897v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-involvement of the accessory olfactory system in the LH response of anoestrous ewes to male odour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ectopic prolactinoma within the sphenoid sinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Gaëlle Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Ruchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Cohen-Tannoudji</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Lhuintre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 86, pp.135-144</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (2), pp.279-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726437v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catecholamine-containing neurons in the sheep brainstem and diencephalon : immunohistochemical study with tyrosine hydroxylase (TH) and dopamine-beta-hydroxylase (DBH) antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melatonin binding sites in the sheep pars tuberalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. de Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Thibault</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 290, pp.69-104</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 100, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719171v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical relationships of monoaminergic and neuropeptide Y-containing fibres with luteinizing hormone-releasing hormone systems in the preoptic area of the sheep brain : immunohistochemical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-involvement of the accessory olfactory system in the LH response of anoestrous ewes to male odour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cohen-Tannoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 2, pp.319-326</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716403v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hypothalamic catecholamines in the regulation of luteinizing hormone and prolactin secretion in the ewe during seasonal anestrus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catecholamine-containing neurons in the sheep brainstem and diencephalon : immunohistochemical study with tyrosine hydroxylase (TH) and dopamine-beta-hydroxylase (DBH) antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 49, pp.80-87</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 290, pp.69-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719309v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early ontology of serotonin-immunoreactivity in the sheep brain</w:t>
               </w:r>
@@ -12292,269 +12292,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Meeting of the European Embryo Transfer Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine du Cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental d'Indre et Loire (CD 37). Tours, FRA. Institut National de la Recherche Agronomique (INRA), FRA., Mar 2016, Tours, France. 14 panneaux</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744295v1</w:t>
+                <w:t xml:space="preserve">hal-01298957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine du Cerveau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32. Meeting of the European Embryo Transfer Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21451/1984-3143-AR874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298957v1</w:t>
+                <w:t xml:space="preserve">hal-02744295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité neuro-gliale des réseaux neuroendocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12769,51 +12769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,51 +12989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of kisspeptin neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13108,648 +13108,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neurones à NPY impliqués dans la mise en place de la puberté chez la brebis : interaction avec les neurones à somatostatine et les neurones à kisspeptine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Picard</w:t>
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749190v1</w:t>
+                <w:t xml:space="preserve">hal-02748114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les neurones à NPY impliqués dans la mise en place de la puberté chez la brebis : interaction avec les neurones à somatostatine et les neurones à kisspeptine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745153v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenèse des neurones à kisspeptine : de la neurogénèse à l'adulte</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749173v1</w:t>
+                <w:t xml:space="preserve">hal-02745153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptins in the embryonic and early postnatal brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogenèse des neurones à kisspeptine : de la neurogénèse à l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Bentsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. World Conference Kisspeptin Signaling in the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Nov 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744711v1</w:t>
+                <w:t xml:space="preserve">hal-02749173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">Kisspeptins in the embryonic and early postnatal brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
+              <w:t xml:space="preserve">2. World Conference Kisspeptin Signaling in the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Nov 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748114v1</w:t>
+                <w:t xml:space="preserve">hal-02744711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of kisspeptin neurons: from neurogenesis to perinatal development</w:t>
               </w:r>
@@ -14231,90 +14231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion: A step toward filial love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14829,285 +14829,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin neuronal systems in the hypothalamus of peripubertal female lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+                <w:t xml:space="preserve">Un rôle pour la forme polysialylée de NCAM (PSA-NCAM) dans la genèse du pic préovulatoire de GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wojcik Gladysz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753606v1</w:t>
+                <w:t xml:space="preserve">hal-02757950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotrophic and hypothalamo-somatotrophic axes of the female lamb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatostatin neuronal systems in the hypothalamus of peripubertal female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wojcik Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:144</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817915v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie confocale pour l'étude des interactions cellulaires dans le système nerveux central : relations morphofonctionelles entre les neurones à GnRH et les neurones à galanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15162,1210 +15166,1206 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de l'Association Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution immunohistochimique de l'Urotensin-II-related peptide (URP) dans l'hypothalamus de brebis. Relation avec les neurones à GnRH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotrophic and hypothalamo-somatotrophic axes of the female lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Riddestrale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753661v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du kisspeptide dans l'espèce équine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
+                <w:t xml:space="preserve">Distribution immunohistochimique de l'Urotensin-II-related peptide (URP) dans l'hypothalamus de brebis. Relation avec les neurones à GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Balbashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753412v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotropic and hypothalamo-somatotrophic axes of the female lamb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Riddestrale</w:t>
+                <w:t xml:space="preserve">Mise en évidence du kisspeptide dans l'espèce équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Winter Conference "Central and local regulations of reproductive processes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Zakopane, Poland. n.p</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817817v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotropic and hypothalamo-somatotrophic axes of the female lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wojcik- Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Riddestrale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t>
+              <w:t xml:space="preserve">The Winter Conference "Central and local regulations of reproductive processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Zakopane, Poland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811693v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rôle pour la forme polysialylée de NCAM (PSA-NCAM) dans la genèse du pic préovulatoire de GnRH</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757950v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating but not CSF, ghrelin is involved in food intake in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
+                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755032v1</w:t>
+                <w:t xml:space="preserve">hal-02755167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretory activity of somatostatin neuronal system in the hypothalamus of prepubertal female lambs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sirazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of Polish Society of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Warszawa, Poland. n.p</w:t>
+              <w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756002v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine synthesis by non-dopaminergic neurons in the arcuate nucleus is a compensatory reaction under the failure of dopaminergic neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+                <w:t xml:space="preserve">Circulating but not CSF, ghrelin is involved in food intake in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grouselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sapronova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755381v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
+                <w:t xml:space="preserve">The secretory activity of somatostatin neuronal system in the hypothalamus of prepubertal female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wojcik Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Meeting of Polish Society of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Warszawa, Poland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755167v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopamine synthesis by non-dopaminergic neurons in the arcuate nucleus is a compensatory reaction under the failure of dopaminergic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sapronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nanaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752182v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM in the regulation of the preovulatory GnRH surge in ewes?</w:t>
               </w:r>
@@ -16390,51 +16390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16470,1390 +16470,1390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innervation des neurones à GnRH par la somatostatine chez la brebis: Etude immunohistochimique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological relationships between galanin containing fibers and gonadotropin releasing-hormone containing neurones in the sheep preoptic aera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763939v1</w:t>
+                <w:t xml:space="preserve">hal-02760969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'oestradiol sur les neurones à tyrosine hydroxylase (TH) de l'hypothalamus médiobasal lors du pic préovulatoire chez la brebis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innervation des neurones à GnRH par la somatostatine chez la brebis: Etude immunohistochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761321v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of the motor connections tracing from the cervical vagus nerve in pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'oestradiol sur les neurones à tyrosine hydroxylase (TH) de l'hypothalamus médiobasal lors du pic préovulatoire chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760227v1</w:t>
+                <w:t xml:space="preserve">hal-02761321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological relationships between galanin containing fibers and gonadotropin releasing-hormone containing neurones in the sheep preoptic aera</w:t>
+                <w:t xml:space="preserve">Organization of the motor connections tracing from the cervical vagus nerve in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760969v1</w:t>
+                <w:t xml:space="preserve">hal-02760227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de l'EM66, un nouveau peptide dérivé de la sécrétogranine II, dans l'hypothalamus de la gerboise et du rat: effet de la privation de nourriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oestradiol effect on galanin-immunoreactive neurones in the diencephalon of ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boutharicht</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Pelletier</w:t>
+                <w:t xml:space="preserve">G. Zyayetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Fondation IPSEN - Hormones and the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764222v1</w:t>
+                <w:t xml:space="preserve">hal-02762676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des neurones à galanine de l'hypothalamus par l'oestradiol. Etude immunohistochimique chez la brebis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+                <w:t xml:space="preserve">Expression de l'EM66, un nouveau peptide dérivé de la sécrétogranine II, dans l'hypothalamus de la gerboise et du rat: effet de la privation de nourriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutharicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zyazetdinova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762677v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation des neurones à galanine de l'hypothalamus par l'oestradiol. Etude immunohistochimique chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaujean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+                <w:t xml:space="preserve">G. Zyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761752v1</w:t>
+                <w:t xml:space="preserve">hal-02762677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Do-Régo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Seong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762692v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol effect on galanin-immunoreactive neurones in the diencephalon of ewes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation IPSEN - Hormones and the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762676v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of sulfated neurosteroid biosynthesis by NPY and GnRH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">Regulation of neurosteroid biosynthesis by neurotransmitters and neuropeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert, Joseph, Maurice Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Do-Régo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fredriksson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">M.C. Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760732v1</w:t>
+                <w:t xml:space="preserve">hal-02763369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of neurosteroid biosynthesis by neurotransmitters and neuropeptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of sulfated neurosteroid biosynthesis by NPY and GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert, Joseph, Maurice Vaudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Beaujean</w:t>
+                <w:t xml:space="preserve">R. Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Tonon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">D. Larhammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763369v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of GnRH neurons in sheep embryo. In vivo and in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17908,51 +17908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du niveau nutritionnel sur les neurones à corticolibérine (CRF) du noyau paraventriculaire. Etude immunohistochimique chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18695,51 +18695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18928,51 +18928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19463,51 +19463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male pheromonal exposure enhances the development of kisspeptin network in peripubertal female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19588,51 +19588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and neurobiological consequences of peripubertal exposure to male urinary odour in female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19726,51 +19726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20547,51 +20547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20741,51 +20741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20862,51 +20862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21126,51 +21126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Mecarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aigotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Asteggiano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04293-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Izvolskaia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria S. Sharova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana N. Voronova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Zakharova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2016.1149695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wankowska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2011.09.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MRGXTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G8JHLK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.07.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90831PNZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Ziyazetdinova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya Sapronova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Kiyasov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nanaev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kudrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022093008010106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF028EA9EB7D9AE2F5D4E4D6DF3DFA05DA019160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668254v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wankowska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.05.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QXR4RW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Riddestrale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik-Gladysz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Madej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2007.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG4PQ5N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cateau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5F0XKGL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bosler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2004.07.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2826.2005.01291.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-46" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Ohara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Moallem" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fellmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Anderson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Clarke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Curlewis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692174v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serghini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schemann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685401v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goubillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Herbison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitahama" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panula" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696457v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pairault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710105v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moummi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709152v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701611v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714189v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chernigovskaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polenova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712659v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(93)90084-X" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGJ6M23F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessolle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710585v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. de Reviers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710686v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger-Poullet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726645v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Ga&#235;lle Heitzmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ruchoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuintre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessole" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719171v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716403v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719309v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(87)90259-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0GN40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749190v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cieslak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753632v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753558v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817951v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753606v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik Gladysz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817915v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Riddestrale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752636v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753661v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balbashev" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817817v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755032v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grouselle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756002v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755381v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapronova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanaev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755167v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761321v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760227v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760969v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764222v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutharicht" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762677v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyazetdinova" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyayetdinova" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do Rego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fredriksson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larhammar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763369v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert, Joseph, Maurice Vaudry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tonon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769389v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770334v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750010v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806282v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745917v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805992v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasowska" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762579v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838086v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Meunier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Regan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isra&#235;l" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251101v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Kitahama" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ikemoto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geffard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844078v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843136v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844968v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Mecarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aigotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Asteggiano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04293-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Izvolskaia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria S. Sharova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana N. Voronova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Zakharova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2016.1149695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wankowska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2011.09.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MRGXTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G8JHLK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.07.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90831PNZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Ziyazetdinova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya Sapronova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Kiyasov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nanaev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kudrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022093008010106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF028EA9EB7D9AE2F5D4E4D6DF3DFA05DA019160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668254v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wankowska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.05.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QXR4RW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Riddestrale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik-Gladysz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Madej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2007.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG4PQ5N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cateau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5F0XKGL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2826.2005.01291.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017715v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bosler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2004.07.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-46" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Ohara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Moallem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fellmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Anderson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Clarke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Curlewis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692174v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serghini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schemann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685401v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goubillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Herbison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pairault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696557v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitahama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686514v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panula" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710105v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moummi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701611v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714189v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chernigovskaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polenova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712659v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(93)90084-X" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGJ6M23F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessolle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710585v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. de Reviers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710686v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger-Poullet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716403v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726645v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716412v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722266v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Ga&#235;lle Heitzmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ruchoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuintre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727897v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719171v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(87)90259-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0GN40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cieslak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753632v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753558v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817951v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753606v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik Gladysz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752636v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Riddestrale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753661v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balbashev" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753412v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817817v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755167v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755032v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grouselle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756002v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755381v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapronova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanaev" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760969v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761321v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760227v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762676v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyayetdinova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764222v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutharicht" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762677v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyazetdinova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763369v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert, Joseph, Maurice Vaudry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tonon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760732v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do Rego" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fredriksson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larhammar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769389v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770334v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750010v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806282v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745917v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805992v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasowska" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762579v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838086v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Meunier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Regan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isra&#235;l" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251101v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Kitahama" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ikemoto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geffard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844078v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843136v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844968v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>