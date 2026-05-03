--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -563,265 +563,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The great migration: How glial cells could regulate GnRH neuron development and shape adult reproductive life</w:t>
+                <w:t xml:space="preserve">Quantitation of endogenous GnRH by validated nano-HPLC-HRMS method: a pilot study on ewe plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Enrica Mecarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Geller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riccardo Aigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Asteggiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2022.102149⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414 (26), pp.7623-7634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-022-04293-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772236v1</w:t>
+                <w:t xml:space="preserve">hal-03838253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitation of endogenous GnRH by validated nano-HPLC-HRMS method: a pilot study on ewe plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The great migration: How glial cells could regulate GnRH neuron development and shape adult reproductive life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Aigotti</w:t>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Asteggiano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 414 (26), pp.7623-7634. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-022-04293-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2022.102149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838253v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain development: Special focus on the hypothalamus</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostro-caudal maturation of glial cells in the accessory olfactory system during development: involvement in outgrowth of GnRH neurites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (10), pp.2596-2607. </w:t>
@@ -1419,295 +1419,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruptions in the hypothalamic-pituitary-gonadal axis in rat offspring following prenatal maternal exposure to lipopolysaccharide</w:t>
+                <w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina S. Izvolskaia</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria S. Sharova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lyudmila A. Zakharova</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.237-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353263v1</w:t>
+                <w:t xml:space="preserve">hal-01529462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruptions in the hypothalamic-pituitary-gonadal axis in rat offspring following prenatal maternal exposure to lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina S. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria S. Sharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana N. Voronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Lyudmila A. Zakharova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10253890.2016.1149695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529462v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnRH episodic secretion is altered by pharmacological blockade of Gap junctions: Possible involvement of glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,428 +1895,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of kisspeptin neurons in the hypothalamus of peripubertal female lambs; possible connection with gonadotrophin releasing hormone and neuropeptide Y neurons</w:t>
+                <w:t xml:space="preserve">Evidence that histaminergic neurons are devoid of estrogen receptor alpha in the ewe diencephalon during the breeding season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Polkowska</w:t>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Picard</w:t>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wankowska</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cieslak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199, pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129863v1</w:t>
+                <w:t xml:space="preserve">hal-01129801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that histaminergic neurons are devoid of estrogen receptor alpha in the ewe diencephalon during the breeding season</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different distributions of preproMCH and hypocretin/orexin in the forebrain of the pig ([i]Sus scrofa domesticus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">S. Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">G. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Blanc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61-62, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129801v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different distributions of preproMCH and hypocretin/orexin in the forebrain of the pig ([i]Sus scrofa domesticus[/i])</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of kisspeptin neurons in the hypothalamus of peripubertal female lambs; possible connection with gonadotrophin releasing hormone and neuropeptide Y neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mariot</w:t>
+                <w:t xml:space="preserve">J. Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poncet</w:t>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.139-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129867v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t>
               </w:r>
@@ -2531,90 +2531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory ensheathing cells form the microenvironment of migrating GnRH-1 neurons during mouse development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,1524 +2955,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic arcuate neuropeptide Y-neurons decrease periventricular somatostatin-neuronal activity before puberty in the female lamb: morphological arguments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of kisspeptin fibres in the brain of the pro-oestrous rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.1101-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.02053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129470v1</w:t>
+                <w:t xml:space="preserve">hal-01129425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of kisspeptin fibres in the brain of the pro-oestrous rat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Simonneaux</w:t>
+                <w:t xml:space="preserve">Hypothalamic arcuate neuropeptide Y-neurons decrease periventricular somatostatin-neuronal activity before puberty in the female lamb: morphological arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">P. Ciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (10), pp.1101-1112. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.265-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.02053.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129425v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of catecholamine on the migration of gonadotropin-releasing hormone-producing neurons in the rat foetuses</w:t>
+                <w:t xml:space="preserve">Invariant natural killer T cells and TGF-ß attenuate anti-GBM glomerulonephritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Izvolskaia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">L. Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ugrumov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.D.C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-008-0197-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (6), pp.1282-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2008040433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527028v1</w:t>
+                <w:t xml:space="preserve">hal-02658566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neuropeptides hypothalamiques dans le contrôle des neurones à GnRH. Etude neuroanatomique chez la brebis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TGF-β and invariant Natural Killer T lymphocytes are closely associated with the control of anti-GBM-mediated kidney injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 203 (1), pp.19-28</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.1282-1292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02653646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant natural killer T cells and TGF-ß attenuate anti-GBM glomerulonephritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.L. Michel</w:t>
+                <w:t xml:space="preserve">Les neuropeptides hypothalamiques dans le contrôle des neurones à GnRH. Etude neuroanatomique chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vandermeersch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (1), pp.19-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02658566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGF-β and invariant Natural Killer T lymphocytes are closely associated with the control of anti-GBM-mediated kidney injury.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356427v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion in the newborn lamb associated with ﬁlial bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06845.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657876v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion in the newborn lamb associated with ﬁlial bonding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of catecholamine on the migration of gonadotropin-releasing hormone-producing neurons in the rat foetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">M. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (4), pp.639-650. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 213 (3), pp.289-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06845.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-008-0197-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409357v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin immunoreactive neurons in the equine hypothalamus interactions with GnRH neuronal system.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensatory reaction during degeneration of arcuate nucleus dopaminergic neurons in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Briant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.Z. Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Ya Sapronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Ya. Kiyasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Nanaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Kudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biochemistry and Physiology / Zhurnal Evolyutsionnoi Biokhimii i Fiziologii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0022093008010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662208v1</w:t>
+                <w:t xml:space="preserve">hal-02660997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory reaction during degeneration of arcuate nucleus dopaminergic neurons in rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prepubertal changes in the synthesis, storage and release of the somatostatin in the hypothalamus of female lambs. A morphofunctional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.S. Kudrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biochemistry and Physiology / Zhurnal Evolyutsionnoi Biokhimii i Fiziologii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0022093008010106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660997v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal changes in the synthesis, storage and release of the somatostatin in the hypothalamus of female lambs. A morphofunctional study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
+                <w:t xml:space="preserve">Kisspeptin immunoreactive neurons in the equine hypothalamus interactions with GnRH neuronal system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Wankowska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 36 (1), pp.53-58. </w:t>
+              <w:t xml:space="preserve">, 2008, 36 (3-4), pp.131-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668254v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsatile cerebrospinal fluid and plasma ghrelin in relation to growth hormone secretion and food intake in the sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grouselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,90 +4562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of estrogen receptors during development inhibits neurogenesis of precursors to GnRH-1 neurones: In vitro studies with explants of ovine olfactory placode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Agça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1223, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4691,64 +4691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepubertal changes in the synthesis, storage and release of growth hormone and luteinising hormone and in the immunoreactivity of oestrogen receptor-alpha in lamb pituitary cells. A morphofunctional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Riddestrale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,1197 +4831,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cateau</w:t>
+                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delsol</w:t>
+                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 401 (3), pp.225-230. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1083 (1), pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157437v1</w:t>
+                <w:t xml:space="preserve">hal-02527299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine hydroxylase expression in the olfactory/respiratory epithelium in early sheep fetuses (Ovis aries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Izvolskaia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">M. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Ugrumov</w:t>
+                <w:t xml:space="preserve">G. Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1083 (1), pp.29-38. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 401 (3), pp.225-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.01.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527299v1</w:t>
+                <w:t xml:space="preserve">hal-03157437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol Effect on Galanin-Immunoreactive Neurones in the Diencephalon of the Ewe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catecholamines in regulation of development of GnRH neurons of rat fetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">M.S. Izvolskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tramu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.I. Adamskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Voronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (6), pp.369-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674288v1</w:t>
+                <w:t xml:space="preserve">hal-02676341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mirochnik.</w:t>
+                <w:t xml:space="preserve">V. Mirochnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bosler.</w:t>
+                <w:t xml:space="preserve">Olivier Bosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calas.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ugrumov.</w:t>
+                <w:t xml:space="preserve">A. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23, pp.85-91</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 23, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2004.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017715v1</w:t>
+                <w:t xml:space="preserve">hal-02670679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catecholamines in regulation of development of GnRH neurons of rat fetuses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36 (6), pp.369-376</w:t>
+              <w:t xml:space="preserve">Histology and Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676341v1</w:t>
+                <w:t xml:space="preserve">hal-02671157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oestradiol Effect on Galanin-Immunoreactive Neurones in the Diencephalon of the Ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2004.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2826.2005.01291.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670679v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mirochnik.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bosler.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histology and Histopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02671157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differiential c-Fos expression in the newborn lamb nucleus tractus solitarius and area postrema following ingestion of colostrum or saline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Neuroanatomical organization of gonadotropin-releasing hormone neurons during the oestrus cycle in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.023⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (46), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-5-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367876v1</w:t>
+                <w:t xml:space="preserve">hal-02671382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical organization of gonadotropin-releasing hormone neurons during the oestrus cycle in the ewe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">Differiential c-Fos expression in the newborn lamb nucleus tractus solitarius and area postrema following ingestion of colostrum or saline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (46), 8 p. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1028, pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-5-46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671382v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of catecholamines on migration and differentiation of GnRH neurons in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Makarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population of neurons expressing tyrosine hydroxylase and migrating from olfactory placodes into forebrain during ontogenesis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,157 +6165,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged Neurogenesis during Early Development of Gonadotropin-Releasing Hormone Neurones in Sheep &amp;lt;i&amp;gt;(Ovis aries):&amp;lt;/i&amp;gt; In vivo and in vitro Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ugrumov</w:t>
+                <w:t xml:space="preserve">Sensitivity of galanin- and melanin concentrating hormone-containing neurones to nutritional status : an immunohistochemical study in the ovariectomized ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.459-467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527310v1</w:t>
+                <w:t xml:space="preserve">hal-02677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic input to GABAergic neurons in the rostral agranular insular cortex of the rat</w:t>
               </w:r>
@@ -6420,312 +6398,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of galanin- and melanin concentrating hormone-containing neurones to nutritional status : an immunohistochemical study in the ovariectomized ewe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fellmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (8), pp.1083 - 1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/002215540305100812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677764v1</w:t>
+                <w:t xml:space="preserve">hal-01706425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolonged Neurogenesis during Early Development of Gonadotropin-Releasing Hormone Neurones in Sheep &amp;lt;i&amp;gt;(Ovis aries):&amp;lt;/i&amp;gt; In vivo and in vitro Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (8), pp.1083 - 1095. </w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (3), pp.177-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/002215540305100812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000069505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706425v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several subpopulations of neuropeptide Y- containing neurons exist in the infundibular nucleus of sheep: an immunohistochemical study of animals on different diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,64 +6797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term undernutrition followed by short-term refeeding effects on the corticotropin-releasing hormone containing neurones in the paraventricular nucleus : an immunohistochemical study in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6886,502 +6886,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and co-localization of choline acetyltransferase and P75 neurotrophin receptors in the sheep basal forebrain : implications for the use of a specific cholinergic immunotoxin</w:t>
+                <w:t xml:space="preserve">Dopaminergic input to the ventromedial hypothalamus facilitates the oestrogen-induced luteinizing hormone surge in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">S.T. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Curlewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 104 (2), pp.419-439</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73, pp.91-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674705v1</w:t>
+                <w:t xml:space="preserve">hal-02674507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic input to the ventromedial hypothalamus facilitates the oestrogen-induced luteinizing hormone surge in ewes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Walsh</w:t>
+                <w:t xml:space="preserve">Distribution and co-localization of choline acetyltransferase and P75 neurotrophin receptors in the sheep basal forebrain : implications for the use of a specific cholinergic immunotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Curlewis</w:t>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 73, pp.91-101</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 104 (2), pp.419-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674507v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition and over-feeding effects on the neuropeptide Y (NPY) immunoreactivity in the infundibular nucleus of ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuronal projections to the lateral retrochiasmatic area of sheep with special reference to catecholaminergic afferents: immunohistochemical and retrograde tract-tracing studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Baumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12 (Suppl.11), pp.157</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.47-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692174v1</w:t>
+                <w:t xml:space="preserve">hal-02683928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal projections to the lateral retrochiasmatic area of sheep with special reference to catecholaminergic afferents: immunohistochemical and retrograde tract-tracing studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undernutrition and over-feeding effects on the neuropeptide Y (NPY) immunoreactivity in the infundibular nucleus of ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19, pp.47-67</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (Suppl.11), pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683928v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding on Fos protein expression in sheep hypothalamus with special reference to the supraoptic and paraventricular nuclei: an immunohistochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7432,64 +7432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition and over-feeding effects on the galanin (GAL) immunoreactivity in the preoptic area and infundibular nucleus of ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7760,90 +7760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afferents to the rostral olfactory bulb in sheep with special emphasis on the cholinergic, noradrenergic and serotonergic connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of galanin immunoreactivity in the sheep diencephalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,912 +7970,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of aromatic L-Amino acid decarboxylase, tyrosine hydroxylase, dopamine, and serotonin in the forebrain of Ambystoma mexicanum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oestradiol and photoperiod on TH mRNA concentrations in A15 and A12 dopamine cell groups in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pairault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Thibault</w:t>
+                <w:t xml:space="preserve">C. Beccavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 391, pp.227-247</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696457v1</w:t>
+                <w:t xml:space="preserve">hal-02686514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of central catecholaminergic neurons: a comparison between ungulates, humans and other species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kitahama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histology and Histopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13, pp.1163-1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oestradiol and photoperiod on TH mRNA concentrations in A15 and A12 dopamine cell groups in the ewe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histaminergic neurons in the sheep diencephalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.59-66</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 400, pp.317-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686514v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histaminergic neurons in the sheep diencephalon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of the preprosomatostatin-mRNA by in situ hybridization in the ewe hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Panula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 400, pp.317-333</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19 (10), pp.1749-1758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683974v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the preprosomatostatin-mRNA by in situ hybridization in the ewe hypothalamus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">Immunolocalization of aromatic L-Amino acid decarboxylase, tyrosine hydroxylase, dopamine, and serotonin in the forebrain of Ambystoma mexicanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 19 (10), pp.1749-1758</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 391, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694096v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the short day-induced decrease in median eminence tyrosine hydroxylase activity in the ewe : temporal relationship to the changes in luteinizing hormone and prolactin secretion and short day-like effect of melatonin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of ovine tyrosine hydroxylase mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 138 (1), pp.499-506</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68, pp.2161-2169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687404v1</w:t>
+                <w:t xml:space="preserve">hal-02686013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of ovine tyrosine hydroxylase mRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the short day-induced decrease in median eminence tyrosine hydroxylase activity in the ewe : temporal relationship to the changes in luteinizing hormone and prolactin secretion and short day-like effect of melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Thibault</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 68, pp.2161-2169</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 138 (1), pp.499-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686013v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiodic modulation of monoamines and amino-acids involved in the control of prolactin and LH secretion in the ewe : evidence for a regulation of tyrosine hydroxylase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8913,64 +8913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of melanin-concentrating hormone (MCH)-like immunoreactivity in neurons of the diencephalon of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 12, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8989,692 +8989,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efferent projections from the retrochiasmatic area to the median eminence and to the pars nervosa of the hypophysis with special reference to the A15 dopaminergic cell group in the sheep</w:t>
+                <w:t xml:space="preserve">Changes in LHB-gene and FSHB-gene expression in the ram pars tubelaris according to season and castration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Thibault</w:t>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Counis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moummi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 281, pp.561-567</w:t>
+              <w:t xml:space="preserve">, 1995, 281, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709152v1</w:t>
+                <w:t xml:space="preserve">hal-02710105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in LHB-gene and FSHB-gene expression in the ram pars tubelaris according to season and castration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
+                <w:t xml:space="preserve">Involvement of the main but not the accessory olfactory system in maternal behavior of primiparous and multiparous ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moummi</w:t>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 281, pp.127-133</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 57 (1), pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710105v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the main but not the accessory olfactory system in maternal behavior of primiparous and multiparous ewes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Piketty</w:t>
+                <w:t xml:space="preserve">Efferent projections from the retrochiasmatic area to the median eminence and to the pars nervosa of the hypophysis with special reference to the A15 dopaminergic cell group in the sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 57 (1), pp.97-104</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 281, pp.561-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710487v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active immunization against melatonin in Ile-de-France ewes and photoperiodic control of prolactin secretion and ovulatory activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Estradiol increases tyrosine hydroxylase activity of the A15 nucleus dopaminergic neurons during long days in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 102, pp.285-292</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50, pp.1168-1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713106v1</w:t>
+                <w:t xml:space="preserve">hal-02701611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol increases tyrosine hydroxylase activity of the A15 nucleus dopaminergic neurons during long days in the ewe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Active immunization against melatonin in Ile-de-France ewes and photoperiodic control of prolactin secretion and ovulatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wylde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 50, pp.1168-1177</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 102, pp.285-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701611v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalization of aromatic L-amino acid decarboxylase in goldfish (Carassius auratus) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 343, pp.209-227</w:t>
@@ -9716,64 +9716,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatic L-amino acid decarboxylase immunohistochemistry in the suprachiasmatic nucleus of the sheep. Comparison with tyrosine hydroxylase immunohistochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 648, pp.319-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9919,51 +9919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal development of the suprachiasmatic nucleus in the rat. Morpho-functional characteristics and time course of tyrosine hydroxylase immunopositive fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chernigovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10044,51 +10044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological relationships between tyrosine hydroxylase-immunoreactive neurons and dopamine-á-hydroxylase-immunoreactive fibres in dopamine cell group A15 of the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10126,64 +10126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal projections to the medial preoptic area of the sheep, with special reference to monoaminergic afferents : immunohistochemical and retrograde tract tracing studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 330, pp.195-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10208,90 +10208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of an antiserum using a fusion protein produced by a cDNA for rat aromatic L-amino acid decarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 153, pp.88-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,234 +10331,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical demonstration of melatonin in the female mink harderian gland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serotoninergic projections from the raphe nuclei to the preoptic area in sheep as revealed by immunohistochemistry and retrograde labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Anatomical record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 234, pp.549-554</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 320, pp.267-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702615v1</w:t>
+                <w:t xml:space="preserve">hal-02710585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotoninergic projections from the raphe nuclei to the preoptic area in sheep as revealed by immunohistochemistry and retrograde labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunohistochemical demonstration of melatonin in the female mink harderian gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meusy-Dessolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 320, pp.267-272</w:t>
+              <w:t xml:space="preserve">The Anatomical record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 234, pp.549-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710585v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohistochemical colocalization of tyrosine hydroxylase and estradiol receptors in the sheep arcuate nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10596,64 +10596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of luteinizing hormone betamRNA by in situ hybridization in the sheep pars tuberalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Counis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10730,51 +10730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 121, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10812,77 +10812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of dopamine-immunoreactive cell bodies in the catecholaminergic group A 15 of the sheep brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger-Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 93, pp.327-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10920,64 +10920,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sheep pars tuberalis : an immunohistochemical study. Demonstration of the presence of glycoprotein and lipotropin hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11009,873 +11009,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical relationships of monoaminergic and neuropeptide Y-containing fibres with luteinizing hormone-releasing hormone systems in the preoptic area of the sheep brain : immunohistochemical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melatonin binding sites in the sheep pars tuberalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. de Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 2, pp.319-326</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 100, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716403v1</w:t>
+                <w:t xml:space="preserve">hal-02727897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hypothalamic catecholamines in the regulation of luteinizing hormone and prolactin secretion in the ewe during seasonal anestrus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+                <w:t xml:space="preserve">Immunohistochemical demonstration and radioimmunoassay of melatonin in the mink pineal gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Caldani</w:t>
+                <w:t xml:space="preserve">N. Meusy-Dessole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Quentin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 49, pp.80-87</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 257, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719309v1</w:t>
+                <w:t xml:space="preserve">hal-02716412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical characterization of the sheep suprachiasmatic nucleus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ectopic prolactinoma within the sphenoid sinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Gaëlle Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Ruchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lhuintre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 2, pp.215-226</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (2), pp.279-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726645v1</w:t>
+                <w:t xml:space="preserve">hal-02722266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical demonstration and radioimmunoassay of melatonin in the mink pineal gland</w:t>
+                <w:t xml:space="preserve">Immunohistochemical characterization of the sheep suprachiasmatic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Martinet</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 257, pp.23-28</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716412v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic prolactinoma within the sphenoid sinus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-involvement of the accessory olfactory system in the LH response of anoestrous ewes to male odour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lhuintre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Cohen-Tannoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 24 (2), pp.279-282</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722266v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin binding sites in the sheep pars tuberalis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catecholamine-containing neurons in the sheep brainstem and diencephalon : immunohistochemical study with tyrosine hydroxylase (TH) and dopamine-beta-hydroxylase (DBH) antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Pelletier</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 100, pp.89-93</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 290, pp.69-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02727897v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-involvement of the accessory olfactory system in the LH response of anoestrous ewes to male odour</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomical relationships of monoaminergic and neuropeptide Y-containing fibres with luteinizing hormone-releasing hormone systems in the preoptic area of the sheep brain : immunohistochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Signoret</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 86, pp.135-144</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2, pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726437v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catecholamine-containing neurons in the sheep brainstem and diencephalon : immunohistochemical study with tyrosine hydroxylase (TH) and dopamine-beta-hydroxylase (DBH) antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of hypothalamic catecholamines in the regulation of luteinizing hormone and prolactin secretion in the ewe during seasonal anestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 290, pp.69-104</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 49, pp.80-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719171v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early ontology of serotonin-immunoreactivity in the sheep brain</w:t>
               </w:r>
@@ -12012,51 +12012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early ontogeny of catecholaminergic structures in the sheep brain. Immunohistochemical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatomy and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 177, pp.173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12163,51 +12163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunocytochemical demonstration of the presence of catecholamine and serotonin neurons in the sheep olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12292,269 +12292,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine du Cerveau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32. Meeting of the European Embryo Transfer Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21451/1984-3143-AR874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298957v1</w:t>
+                <w:t xml:space="preserve">hal-02744295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Meeting of the European Embryo Transfer Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine du Cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental d'Indre et Loire (CD 37). Tours, FRA. Institut National de la Recherche Agronomique (INRA), FRA., Mar 2016, Tours, France. 14 panneaux</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744295v1</w:t>
+                <w:t xml:space="preserve">hal-01298957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité neuro-gliale des réseaux neuroendocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12612,428 +12612,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749614v1</w:t>
+                <w:t xml:space="preserve">hal-02745842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation olfactive des neurones à kisspeptine chez la souris femelle exposée à des phéromones mâles accélérant la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745842v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of kisspeptin neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13108,648 +13108,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Les neurones à NPY impliqués dans la mise en place de la puberté chez la brebis : interaction avec les neurones à somatostatine et les neurones à kisspeptine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
+              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748114v1</w:t>
+                <w:t xml:space="preserve">hal-02749190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neurones à NPY impliqués dans la mise en place de la puberté chez la brebis : interaction avec les neurones à somatostatine et les neurones à kisspeptine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749190v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ontogenèse des neurones à kisspeptine : de la neurogénèse à l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Bentsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745153v1</w:t>
+                <w:t xml:space="preserve">hal-02749173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenèse des neurones à kisspeptine : de la neurogénèse à l'adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kisspeptins in the embryonic and early postnatal brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">2. World Conference Kisspeptin Signaling in the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Nov 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749173v1</w:t>
+                <w:t xml:space="preserve">hal-02744711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptins in the embryonic and early postnatal brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.D. Mikkelsen</w:t>
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. World Conference Kisspeptin Signaling in the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Nov 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744711v1</w:t>
+                <w:t xml:space="preserve">hal-02748114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of kisspeptin neurons: from neurogenesis to perinatal development</w:t>
               </w:r>
@@ -13787,51 +13787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bentsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Labo/service de l'auteur, Marseille, FRA., Sep 2011, Québec, Canada</w:t>
@@ -13860,77 +13860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of short fasting on the hypothalamic neuronal system of kisspeptin in prepubertal female sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14145,51 +14145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14231,90 +14231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion: A step toward filial love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14352,90 +14352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des neurones à neuropeptide Y du noyau arqué dans le contrôle des neurones à somatostatine du noyau périventriculaire au moment de la puberté. Etude morphofonctionnelle chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
@@ -14477,90 +14477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic arcuate neuropeptide Y-neurons modulate periventricular somatostatin-neurons around puberty in the sheep: morphological arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
@@ -14602,90 +14602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression du NPY et de son ARNm dans les neurones du noyau arqué chez la brebis prépubère. Relations avec les neurones à somatostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Congrès de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
@@ -14727,90 +14727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic neuropeptide Y - somatostatin relationships around puberty in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. FENS Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14829,1543 +14829,1543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rôle pour la forme polysialylée de NCAM (PSA-NCAM) dans la genèse du pic préovulatoire de GnRH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution immunohistochimique de l'Urotensin-II-related peptide (URP) dans l'hypothalamus de brebis. Relation avec les neurones à GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexei Balbashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757950v1</w:t>
+                <w:t xml:space="preserve">hal-02753661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin neuronal systems in the hypothalamus of peripubertal female lambs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La microscopie confocale pour l'étude des interactions cellulaires dans le système nerveux central : relations morphofonctionelles entre les neurones à GnRH et les neurones à galanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l'Association Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753606v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie confocale pour l'étude des interactions cellulaires dans le système nerveux central : relations morphofonctionelles entre les neurones à GnRH et les neurones à galanine</w:t>
+                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotrophic and hypothalamo-somatotrophic axes of the female lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Riddestrale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'Association Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752636v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotrophic and hypothalamo-somatotrophic axes of the female lamb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatostatin neuronal systems in the hypothalamus of peripubertal female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wojcik Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:144</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817915v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution immunohistochimique de l'Urotensin-II-related peptide (URP) dans l'hypothalamus de brebis. Relation avec les neurones à GnRH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Calas</w:t>
+                <w:t xml:space="preserve">Mise en évidence du kisspeptide dans l'espèce équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753661v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du kisspeptide dans l'espèce équine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
+                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotropic and hypothalamo-somatotrophic axes of the female lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wojcik- Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Riddestrale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">The Winter Conference "Central and local regulations of reproductive processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Zakopane, Poland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753412v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotropic and hypothalamo-somatotrophic axes of the female lamb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Riddestrale</w:t>
+                <w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Winter Conference "Central and local regulations of reproductive processes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Zakopane, Poland. n.p</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817817v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un rôle pour la forme polysialylée de NCAM (PSA-NCAM) dans la genèse du pic préovulatoire de GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811693v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
+                <w:t xml:space="preserve">Circulating but not CSF, ghrelin is involved in food intake in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grouselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755167v1</w:t>
+                <w:t xml:space="preserve">hal-02755032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The secretory activity of somatostatin neuronal system in the hypothalamus of prepubertal female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wojcik Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Meeting of Polish Society of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Warszawa, Poland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752182v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating but not CSF, ghrelin is involved in food intake in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">Dopamine synthesis by non-dopaminergic neurons in the arcuate nucleus is a compensatory reaction under the failure of dopaminergic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sapronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nanaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755032v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretory activity of somatostatin neuronal system in the hypothalamus of prepubertal female lambs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Wankowska</w:t>
+                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of Polish Society of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Warszawa, Poland. n.p</w:t>
+              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756002v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine synthesis by non-dopaminergic neurons in the arcuate nucleus is a compensatory reaction under the failure of dopaminergic neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Sapronova</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nanaev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.Y. Sirazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755381v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM in the regulation of the preovulatory GnRH surge in ewes?</w:t>
               </w:r>
@@ -16390,51 +16390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16470,1390 +16470,1390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological relationships between galanin containing fibers and gonadotropin releasing-hormone containing neurones in the sheep preoptic aera</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innervation des neurones à GnRH par la somatostatine chez la brebis: Etude immunohistochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760969v1</w:t>
+                <w:t xml:space="preserve">hal-02763939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innervation des neurones à GnRH par la somatostatine chez la brebis: Etude immunohistochimique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'oestradiol sur les neurones à tyrosine hydroxylase (TH) de l'hypothalamus médiobasal lors du pic préovulatoire chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763939v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'oestradiol sur les neurones à tyrosine hydroxylase (TH) de l'hypothalamus médiobasal lors du pic préovulatoire chez la brebis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organization of the motor connections tracing from the cervical vagus nerve in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761321v1</w:t>
+                <w:t xml:space="preserve">hal-02760227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of the motor connections tracing from the cervical vagus nerve in pig</w:t>
+                <w:t xml:space="preserve">Morphological relationships between galanin containing fibers and gonadotropin releasing-hormone containing neurones in the sheep preoptic aera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760227v1</w:t>
+                <w:t xml:space="preserve">hal-02760969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol effect on galanin-immunoreactive neurones in the diencephalon of ewes</w:t>
+                <w:t xml:space="preserve">Régulation des neurones à galanine de l'hypothalamus par l'oestradiol. Etude immunohistochimique chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zyayetdinova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">G. Zyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation IPSEN - Hormones and the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762676v1</w:t>
+                <w:t xml:space="preserve">hal-02762677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de l'EM66, un nouveau peptide dérivé de la sécrétogranine II, dans l'hypothalamus de la gerboise et du rat: effet de la privation de nourriture</w:t>
+                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boutharicht</w:t>
+                <w:t xml:space="preserve">D. Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
+                <w:t xml:space="preserve">J.L. Do-Régo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pelletier</w:t>
+                <w:t xml:space="preserve">H.B. Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764222v1</w:t>
+                <w:t xml:space="preserve">hal-02761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des neurones à galanine de l'hypothalamus par l'oestradiol. Etude immunohistochimique chez la brebis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">Expression de l'EM66, un nouveau peptide dérivé de la sécrétogranine II, dans l'hypothalamus de la gerboise et du rat: effet de la privation de nourriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutharicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762677v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izvolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761752v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oestradiol effect on galanin-immunoreactive neurones in the diencephalon of ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zyayetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">Fondation IPSEN - Hormones and the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762692v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of neurosteroid biosynthesis by neurotransmitters and neuropeptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of sulfated neurosteroid biosynthesis by NPY and GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert, Joseph, Maurice Vaudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Beaujean</w:t>
+                <w:t xml:space="preserve">J.L. Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Tonon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">R. Fredriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Larhammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763369v1</w:t>
+                <w:t xml:space="preserve">hal-02760732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of sulfated neurosteroid biosynthesis by NPY and GnRH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Regulation of neurosteroid biosynthesis by neurotransmitters and neuropeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert, Joseph, Maurice Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Do-Régo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Larhammar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">M.C. Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760732v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of GnRH neurons in sheep embryo. In vivo and in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ugrumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17895,64 +17895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du niveau nutritionnel sur les neurones à corticolibérine (CRF) du noyau paraventriculaire. Etude immunohistochimique chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17990,51 +17990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'ARNm codant pour la somatostatine dans l'hypothalamus de mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18072,77 +18072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité pulsatile des neurones à LHRH et sa régulation par des facteurs externes et internes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18223,64 +18223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18383,51 +18383,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -18650,148 +18650,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the MCH (melanin-concentrating hormone)-system in the pig (&amp;lt;em&amp;gt;Sus scrofa domesticus&amp;lt;/em&amp;gt;)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Description des connexions neuronales efférentes de la substance grise périaqueducale (PAG) par traçage de voie antérograde chez la brebis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France. 2013, 11ème Colloque de la Société des Neurosciences</w:t>
+              <w:t xml:space="preserve">30è Congrès de l'Association Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750010v1</w:t>
+                <w:t xml:space="preserve">hal-05607775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t>
               </w:r>
@@ -18816,51 +18820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18896,329 +18900,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory regulation of Kisspeptin neurons during exposure to puberty-accelerating male pheromones in female mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pillon</w:t>
+                <w:t xml:space="preserve">Distribution of the MCH (melanin-concentrating hormone)-system in the pig (&amp;lt;em&amp;gt;Sus scrofa domesticus&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chometton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t>
+              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France. 2013, 11ème Colloque de la Société des Neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808609v1</w:t>
+                <w:t xml:space="preserve">hal-02750010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal connectivities of the sheep periaqueductal grey matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory regulation of Kisspeptin neurons during exposure to puberty-accelerating male pheromones in female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
+              <w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806282v1</w:t>
+                <w:t xml:space="preserve">hal-02808609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLATE-FORME CIRE : Ouverture d'un nouveau service d'imagerie</w:t>
+                <w:t xml:space="preserve">Neuronal connectivities of the sheep periaqueductal grey matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rosset</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745917v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptin neurons of the arcuate nucleus are born during an extended embryonic period and develop a sexual dimorphism neonatally in rat</w:t>
               </w:r>
@@ -19256,51 +19299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Bentsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation scientifique du Département AlimH: Seminaire Perturbateurs Endocriniens et Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Dijon, France. 2012</w:t>
@@ -19323,454 +19366,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glial cells during GnRH-1 neurons development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLATE-FORME CIRE : Ouverture d'un nouveau service d'imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807277v1</w:t>
+                <w:t xml:space="preserve">hal-02745917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male pheromonal exposure enhances the development of kisspeptin network in peripubertal female mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+                <w:t xml:space="preserve">Characterization of glial cells during GnRH-1 neurons development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16th Annual Meeting of the SBN</w:t>
+              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748162v1</w:t>
+                <w:t xml:space="preserve">hal-02807277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and neurobiological consequences of peripubertal exposure to male urinary odour in female mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Male pheromonal exposure enhances the development of kisspeptin network in peripubertal female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Meeting on Chemical Signals in Vertebrates XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Berlin, Germany. 2011, 12th Meeting on Chemical Signals in Vertebrates XII</w:t>
+              <w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16th Annual Meeting of the SBN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748178v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty acceleration in female mice: behavioural effects and neuroendocrine consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19838,90 +19838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of kisspeptin neurons in the hypothalamus of prepubertal female lambs. Possible connections with GnRH and neuropeptide Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19940,211 +19940,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoreaktywnosc c-fos w mozgu swin po domiesniowym podaniu feromonu knura - 5alpha-androstenolu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Wasowska</w:t>
+                <w:t xml:space="preserve">Behavioural and neurobiological consequences of peripubertal exposure to male urinary odour in female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Society of Cytochemistry and Histochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Stare Jablonki, Poland. n.p., 2006</w:t>
+              <w:t xml:space="preserve">12. Meeting on Chemical Signals in Vertebrates XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Berlin, Germany. 2011, 12th Meeting on Chemical Signals in Vertebrates XII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824273v1</w:t>
+                <w:t xml:space="preserve">hal-02748178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immunoreaktywnosc c-fos w mozgu swin po domiesniowym podaniu feromonu knura - 5alpha-androstenolu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wasowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polish Society of Cytochemistry and Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Stare Jablonki, Poland. n.p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression des ARN codant pour la somatostatine, la pro-opiomélanocortine (POMC), le neuropeptide Y (NPY) et les glutamates decarboxylases (GAD65 et 67) dans l'hypothalamus mediobasal de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque de la Sociéte des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20154,147 +20279,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des effecteurs potentiels de la conversion de la protéine prion dans un modèle du système nerveux périphérique. Validation sur moutons sains ou atteints de tremblante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morot-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lane-Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O'Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17 p., 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20304,682 +20429,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noradrenaline-immunoreactive Neurons in Cat Dorsal Vagal Complex, Following Administration of Pargyline, Parachlorophenylalanine or Colchicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunio Kitahama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiko Ikemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Medicine and Medical Research Vol. 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.72-94, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Techniques and new animal models for imaging the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">When things go wrong - Diseases and disorders of the human brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, 978-953-51-0111-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libération pulsatile des gonadotropines, de la prolactine et de la GH. Le contrôle de la pulsatilité de LH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catecholaminergic neuronal systems in the diencephalon of mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phylogeny and development of catecholamine systems in the CNS of vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LH pulsatile release and its control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in mammals and man</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberation pulsatile de LH et son controle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Ellipses, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId512"/>
+      <w:footerReference w:type="default" r:id="rId513"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21126,51 +21251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Mecarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aigotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Asteggiano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04293-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Izvolskaia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria S. Sharova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana N. Voronova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Zakharova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2016.1149695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wankowska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2011.09.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MRGXTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G8JHLK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.07.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90831PNZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Ziyazetdinova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya Sapronova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Kiyasov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nanaev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kudrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022093008010106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF028EA9EB7D9AE2F5D4E4D6DF3DFA05DA019160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668254v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wankowska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.05.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QXR4RW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Riddestrale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik-Gladysz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Madej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2007.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG4PQ5N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cateau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5F0XKGL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2826.2005.01291.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017715v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bosler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2004.07.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-46" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Ohara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Moallem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fellmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Anderson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Clarke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Curlewis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692174v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serghini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schemann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685401v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goubillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Herbison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pairault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696557v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitahama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686514v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panula" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710105v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moummi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701611v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714189v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chernigovskaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polenova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712659v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(93)90084-X" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGJ6M23F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessolle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710585v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. de Reviers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710686v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger-Poullet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716403v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726645v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716412v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722266v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Ga&#235;lle Heitzmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ruchoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuintre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727897v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719171v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(87)90259-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0GN40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cieslak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753632v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753558v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817951v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753606v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik Gladysz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752636v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Riddestrale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753661v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balbashev" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753412v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817817v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755167v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755032v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grouselle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756002v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755381v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapronova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanaev" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760969v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761321v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760227v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762676v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyayetdinova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764222v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutharicht" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762677v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyazetdinova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763369v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert, Joseph, Maurice Vaudry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tonon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760732v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do Rego" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fredriksson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larhammar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769389v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770334v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750010v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806282v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745917v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805992v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasowska" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762579v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838086v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Meunier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Regan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isra&#235;l" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251101v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Kitahama" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ikemoto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geffard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844078v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843136v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844968v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Mecarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aigotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Asteggiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04293-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Izvolskaia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria S. Sharova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana N. Voronova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Zakharova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2016.1149695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.01.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wankowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2011.09.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MRGXTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G8JHLK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Ziyazetdinova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya Sapronova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Kiyasov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nanaev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kudrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022093008010106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF028EA9EB7D9AE2F5D4E4D6DF3DFA05DA019160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polkowska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wankowska" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.05.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QXR4RW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.07.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90831PNZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Riddestrale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik-Gladysz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Madej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2007.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG4PQ5N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cateau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5F0XKGL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bosler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2004.07.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2826.2005.01291.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-46" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677764v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fellmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Ohara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Moallem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Anderson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Clarke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Curlewis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692174v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serghini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schemann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685401v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goubillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Herbison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitahama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panula" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696457v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pairault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686013v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710105v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moummi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709152v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714189v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chernigovskaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polenova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712659v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(93)90084-X" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGJ6M23F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. de Reviers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710686v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger-Poullet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716412v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessole" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Ga&#235;lle Heitzmann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ruchoux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuintre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726645v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719171v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716403v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719309v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(87)90259-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0GN40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749190v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cieslak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753632v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753558v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817951v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balbashev" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752636v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817915v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Riddestrale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik Gladysz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817817v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755032v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grouselle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756002v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755381v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapronova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanaev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755167v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761321v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760227v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760969v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762677v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyazetdinova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764222v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutharicht" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyayetdinova" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do Rego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fredriksson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larhammar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763369v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert, Joseph, Maurice Vaudry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tonon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769389v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770334v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607775v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750010v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806282v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745917v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805992v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824273v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasowska" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762579v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838086v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Meunier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Regan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isra&#235;l" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251101v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Kitahama" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ikemoto" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geffard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843136v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844968v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>