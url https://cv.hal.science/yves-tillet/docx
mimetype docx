--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1419,386 +1419,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t>
+                <w:t xml:space="preserve">GnRH episodic secretion is altered by pharmacological blockade of Gap junctions: Possible involvement of glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Caroline Pinet-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (1), pp.304-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-1437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529462v1</w:t>
+                <w:t xml:space="preserve">hal-03159322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptions in the hypothalamic-pituitary-gonadal axis in rat offspring following prenatal maternal exposure to lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina S. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria S. Sharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana N. Voronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila A. Zakharova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (2), pp.198-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/10253890.2016.1149695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnRH episodic secretion is altered by pharmacological blockade of Gap junctions: Possible involvement of glial cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Ottogalli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.237-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159322v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of puberty (oocyte quality and management)</w:t>
               </w:r>
@@ -1895,428 +1895,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that histaminergic neurons are devoid of estrogen receptor alpha in the ewe diencephalon during the breeding season</w:t>
+                <w:t xml:space="preserve">Localization of kisspeptin neurons in the hypothalamus of peripubertal female lambs; possible connection with gonadotrophin releasing hormone and neuropeptide Y neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">J. Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Blanc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.139-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129801v1</w:t>
+                <w:t xml:space="preserve">hal-01129863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different distributions of preproMCH and hypocretin/orexin in the forebrain of the pig ([i]Sus scrofa domesticus[/i])</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence that histaminergic neurons are devoid of estrogen receptor alpha in the ewe diencephalon during the breeding season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chometton</w:t>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Franchi</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Houdayer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199, pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129867v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of kisspeptin neurons in the hypothalamus of peripubertal female lambs; possible connection with gonadotrophin releasing hormone and neuropeptide Y neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different distributions of preproMCH and hypocretin/orexin in the forebrain of the pig ([i]Sus scrofa domesticus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chometton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Polkowska</w:t>
+                <w:t xml:space="preserve">A. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Picard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">F. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61-62, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2014.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129863v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t>
               </w:r>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic development of kisspeptin neurones in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of kisspeptin fibres in the brain of the pro-oestrous rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,90 +3120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic arcuate neuropeptide Y-neurons decrease periventricular somatostatin-neuronal activity before puberty in the female lamb: morphological arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (4), pp.265-271. </w:t>
@@ -3525,51 +3525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neuropeptides hypothalamiques dans le contrôle des neurones à GnRH. Etude neuroanatomique chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3611,51 +3611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,634 +3979,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory reaction during degeneration of arcuate nucleus dopaminergic neurons in rats</w:t>
+                <w:t xml:space="preserve">Pulsatile cerebrospinal fluid and plasma ghrelin in relation to growth hormone secretion and food intake in the sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.Z. Ziyazetdinova</w:t>
+                <w:t xml:space="preserve">Dominique Grouselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.Ya Sapronova</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.Ya. Kiyasov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V.S. Kudrin</w:t>
+                <w:t xml:space="preserve">Philippe Zizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biochemistry and Physiology / Zhurnal Evolyutsionnoi Biokhimii i Fiziologii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0022093008010106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (10), pp.1138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01770.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660997v1</w:t>
+                <w:t xml:space="preserve">inserm-00314040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal changes in the synthesis, storage and release of the somatostatin in the hypothalamus of female lambs. A morphofunctional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">Kisspeptin immunoreactive neurons in the equine hypothalamus interactions with GnRH neuronal system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 36 (1), pp.53-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 36 (3-4), pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668254v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin immunoreactive neurons in the equine hypothalamus interactions with GnRH neuronal system.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compensatory reaction during degeneration of arcuate nucleus dopaminergic neurons in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Z. Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Ya Sapronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Ya. Kiyasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Nanaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Kudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biochemistry and Physiology / Zhurnal Evolyutsionnoi Biokhimii i Fiziologii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0022093008010106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.07.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662208v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsatile cerebrospinal fluid and plasma ghrelin in relation to growth hormone secretion and food intake in the sheep.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prepubertal changes in the synthesis, storage and release of the somatostatin in the hypothalamus of female lambs. A morphofunctional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grouselle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01770.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00314040v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of estrogen receptors during development inhibits neurogenesis of precursors to GnRH-1 neurones: In vitro studies with explants of ovine olfactory placode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Agça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,64 +4691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepubertal changes in the synthesis, storage and release of growth hormone and luteinising hormone and in the immunoreactivity of oestrogen receptor-alpha in lamb pituitary cells. A morphofunctional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Riddestrale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5443,399 +5443,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol Effect on Galanin-Immunoreactive Neurones in the Diencephalon of the Ewe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">V. Mirochnik.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tramu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bosler.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.85-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674288v1</w:t>
+                <w:t xml:space="preserve">hal-00017715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of serotonin deficiency on differentiating peptidergic neurons in the rat suprachiasmatic nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Mirochnik.</w:t>
+                <w:t xml:space="preserve">Oestradiol Effect on Galanin-Immunoreactive Neurones in the Diencephalon of the Ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bosler.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calas.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2826.2005.01291.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017715v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical organization of gonadotropin-releasing hormone neurons during the oestrus cycle in the ewe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of catecholamines on migration and differentiation of GnRH neurons in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Voronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Makarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.16-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671382v1</w:t>
+                <w:t xml:space="preserve">hal-02671406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differiential c-Fos expression in the newborn lamb nucleus tractus solitarius and area postrema following ingestion of colostrum or saline</w:t>
               </w:r>
@@ -5932,182 +5940,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of catecholamines on migration and differentiation of GnRH neurons in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroanatomical organization of gonadotropin-releasing hormone neurons during the oestrus cycle in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontogenez / Russian Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (46), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-5-46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671406v1</w:t>
+                <w:t xml:space="preserve">hal-02671382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population of neurons expressing tyrosine hydroxylase and migrating from olfactory placodes into forebrain during ontogenesis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Izvol'Skaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,424 +6165,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of galanin- and melanin concentrating hormone-containing neurones to nutritional status : an immunohistochemical study in the ovariectomized ewe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fellmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (8), pp.1083 - 1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/002215540305100812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677764v1</w:t>
+                <w:t xml:space="preserve">hal-01706425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic input to GABAergic neurons in the rostral agranular insular cortex of the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Ohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Moallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurocytology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32, pp.131-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of galanin- and melanin concentrating hormone-containing neurones to nutritional status : an immunohistochemical study in the ovariectomized ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.459-467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706425v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged Neurogenesis during Early Development of Gonadotropin-Releasing Hormone Neurones in Sheep &amp;lt;i&amp;gt;(Ovis aries):&amp;lt;/i&amp;gt; In vivo and in vitro Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6668,64 +6668,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several subpopulations of neuropeptide Y- containing neurons exist in the infundibular nucleus of sheep: an immunohistochemical study of animals on different diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,64 +6797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term undernutrition followed by short-term refeeding effects on the corticotropin-releasing hormone containing neurones in the paraventricular nucleus : an immunohistochemical study in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7134,51 +7134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal projections to the lateral retrochiasmatic area of sheep with special reference to catecholaminergic afferents: immunohistochemical and retrograde tract-tracing studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7305,230 +7305,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding on Fos protein expression in sheep hypothalamus with special reference to the supraoptic and paraventricular nuclei: an immunohistochemical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Undernutrition and over-feeding effects on the galanin (GAL) immunoreactivity in the preoptic area and infundibular nucleus of ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 12, pp.4515-4524</w:t>
+              <w:t xml:space="preserve">, 2000, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695664v1</w:t>
+                <w:t xml:space="preserve">hal-02693310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition and over-feeding effects on the galanin (GAL) immunoreactivity in the preoptic area and infundibular nucleus of ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of feeding on Fos protein expression in sheep hypothalamus with special reference to the supraoptic and paraventricular nuclei: an immunohistochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.159</w:t>
+              <w:t xml:space="preserve">, 2000, 12, pp.4515-4524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693310v1</w:t>
+                <w:t xml:space="preserve">hal-02695664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small intensely fluorescent cells of the rat paracervical ganglion synthesize adrenaline, receive afferent innervation from postganglionic cholinergic neurones, and contain muscarinic receptors</w:t>
               </w:r>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of galanin immunoreactivity in the sheep diencephalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,355 +7970,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oestradiol and photoperiod on TH mRNA concentrations in A15 and A12 dopamine cell groups in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beccavin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">Jean Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.59-66</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686514v1</w:t>
+                <w:t xml:space="preserve">hal-02693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tramu</w:t>
+                <w:t xml:space="preserve">Distribution of central catecholaminergic neurons: a comparison between ungulates, humans and other species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">K. Kitahama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t>
+              <w:t xml:space="preserve">Histology and Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 13, pp.1163-1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693804v1</w:t>
+                <w:t xml:space="preserve">hal-02696557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of central catecholaminergic neurons: a comparison between ungulates, humans and other species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oestradiol and photoperiod on TH mRNA concentrations in A15 and A12 dopamine cell groups in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beccavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kitahama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histology and Histopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 13, pp.1163-1177</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696557v1</w:t>
+                <w:t xml:space="preserve">hal-02686514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histaminergic neurons in the sheep diencephalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8356,51 +8356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the preprosomatostatin-mRNA by in situ hybridization in the ewe hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8557,273 +8557,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of ovine tyrosine hydroxylase mRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the short day-induced decrease in median eminence tyrosine hydroxylase activity in the ewe : temporal relationship to the changes in luteinizing hormone and prolactin secretion and short day-like effect of melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Thibault</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 68, pp.2161-2169</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 138 (1), pp.499-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686013v1</w:t>
+                <w:t xml:space="preserve">hal-02687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the short day-induced decrease in median eminence tyrosine hydroxylase activity in the ewe : temporal relationship to the changes in luteinizing hormone and prolactin secretion and short day-like effect of melatonin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of ovine tyrosine hydroxylase mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 138 (1), pp.499-506</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68, pp.2161-2169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687404v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiodic modulation of monoamines and amino-acids involved in the control of prolactin and LH secretion in the ewe : evidence for a regulation of tyrosine hydroxylase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8831,51 +8831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8913,64 +8913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of melanin-concentrating hormone (MCH)-like immunoreactivity in neurons of the diencephalon of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 12, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9358,51 +9358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estradiol increases tyrosine hydroxylase activity of the A15 nucleus dopaminergic neurons during long days in the ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9466,51 +9466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active immunization against melatonin in Ile-de-France ewes and photoperiodic control of prolactin secretion and ovulatory activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9572,355 +9572,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of aromatic L-amino acid decarboxylase in goldfish (Carassius auratus) brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+                <w:t xml:space="preserve">Aromatic L-amino acid decarboxylase immunohistochemistry in the suprachiasmatic nucleus of the sheep. Comparison with tyrosine hydroxylase immunohistochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 343, pp.209-227</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 648, pp.319-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713947v1</w:t>
+                <w:t xml:space="preserve">hal-02706928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic L-amino acid decarboxylase immunohistochemistry in the suprachiasmatic nucleus of the sheep. Comparison with tyrosine hydroxylase immunohistochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Trypanosoma congolense infection on the pituitary gland of Baoule bulls : immunohistochemistry of LH- and FSH-secreting cells and response of plasma LH and testosterone to combined dexamethasone and GnRH treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Krieger</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thibier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 648, pp.319-323</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 100, pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706928v1</w:t>
+                <w:t xml:space="preserve">hal-02707419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Trypanosoma congolense infection on the pituitary gland of Baoule bulls : immunohistochemistry of LH- and FSH-secreting cells and response of plasma LH and testosterone to combined dexamethasone and GnRH treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Humblot</w:t>
+                <w:t xml:space="preserve">Immunolocalization of aromatic L-amino acid decarboxylase in goldfish (Carassius auratus) brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 100, pp.157-162</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 343, pp.209-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707419v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal development of the suprachiasmatic nucleus in the rat. Morpho-functional characteristics and time course of tyrosine hydroxylase immunopositive fibers</w:t>
               </w:r>
@@ -10025,204 +10025,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological relationships between tyrosine hydroxylase-immunoreactive neurons and dopamine-á-hydroxylase-immunoreactive fibres in dopamine cell group A15 of the sheep</w:t>
+                <w:t xml:space="preserve">Neuronal projections to the medial preoptic area of the sheep, with special reference to monoaminergic afferents : immunohistochemical and retrograde tract tracing studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 6, pp.69-78</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 330, pp.195-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712659v1</w:t>
+                <w:t xml:space="preserve">hal-02701901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal projections to the medial preoptic area of the sheep, with special reference to monoaminergic afferents : immunohistochemical and retrograde tract tracing studies</w:t>
+                <w:t xml:space="preserve">Morphological relationships between tyrosine hydroxylase-immunoreactive neurons and dopamine-á-hydroxylase-immunoreactive fibres in dopamine cell group A15 of the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 330, pp.195-220</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701901v1</w:t>
+                <w:t xml:space="preserve">hal-02712659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of an antiserum using a fusion protein produced by a cDNA for rat aromatic L-amino acid decarboxylase</w:t>
               </w:r>
@@ -10488,51 +10488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohistochemical colocalization of tyrosine hydroxylase and estradiol receptors in the sheep arcuate nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10812,51 +10812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of dopamine-immunoreactive cell bodies in the catecholaminergic group A 15 of the sheep brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krieger-Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10933,51 +10933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11009,571 +11009,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin binding sites in the sheep pars tuberalis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-involvement of the accessory olfactory system in the LH response of anoestrous ewes to male odour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Ravault</w:t>
+                <w:t xml:space="preserve">Joëlle Cohen-Tannoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Pelletier</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 100, pp.89-93</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727897v1</w:t>
+                <w:t xml:space="preserve">hal-02726437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical demonstration and radioimmunoassay of melatonin in the mink pineal gland</w:t>
+                <w:t xml:space="preserve">Immunohistochemical characterization of the sheep suprachiasmatic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Martinet</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 257, pp.23-28</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716412v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic prolactinoma within the sphenoid sinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude-Gaëlle Heitzmann</w:t>
+                <w:t xml:space="preserve">Melatonin binding sites in the sheep pars tuberalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 24 (2), pp.279-282</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 100, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722266v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical characterization of the sheep suprachiasmatic nucleus</w:t>
+                <w:t xml:space="preserve">Immunohistochemical demonstration and radioimmunoassay of melatonin in the mink pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Tramu</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meusy-Dessole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 2, pp.215-226</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 257, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726645v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-involvement of the accessory olfactory system in the LH response of anoestrous ewes to male odour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ectopic prolactinoma within the sphenoid sinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Gaëlle Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Cohen-Tannoudji</w:t>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lavenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">M.M. Ruchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Signoret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Lhuintre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 86, pp.135-144</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (2), pp.279-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726437v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catecholamine-containing neurons in the sheep brainstem and diencephalon : immunohistochemical study with tyrosine hydroxylase (TH) and dopamine-beta-hydroxylase (DBH) antibodies</w:t>
               </w:r>
@@ -11654,64 +11654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical relationships of monoaminergic and neuropeptide Y-containing fibres with luteinizing hormone-releasing hormone systems in the preoptic area of the sheep brain : immunohistochemical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2, pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11775,51 +11775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12415,51 +12415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12612,441 +12612,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745842v1</w:t>
+                <w:t xml:space="preserve">hal-02749614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation olfactive des neurones à kisspeptine chez la souris femelle exposée à des phéromones mâles accélérant la puberté</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pillon</w:t>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748133v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation neuroendocrine des neurones à GnRH : une histoire de dialogue neurone-cellule gliale ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation olfactive des neurones à kisspeptine chez la souris femelle exposée à des phéromones mâles accélérant la puberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Germond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749614v1</w:t>
+                <w:t xml:space="preserve">hal-02748133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of kisspeptin neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13108,303 +13108,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neurones à NPY impliqués dans la mise en place de la puberté chez la brebis : interaction avec les neurones à somatostatine et les neurones à kisspeptine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kolasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749190v1</w:t>
+                <w:t xml:space="preserve">hal-02745153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules gliales associées aux neurones à GnRH au cours de la migration olfactive et cérébrale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les neurones à NPY impliqués dans la mise en place de la puberté chez la brebis : interaction avec les neurones à somatostatine et les neurones à kisspeptine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Colloque de la Société des Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745153v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenèse des neurones à kisspeptine : de la neurogénèse à l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13498,51 +13498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisspeptins in the embryonic and early postnatal brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13636,77 +13636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Germond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Colloque de la SNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2012, Banyuls, France</w:t>
@@ -13735,51 +13735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of kisspeptin neurons: from neurogenesis to perinatal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13860,77 +13860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of short fasting on the hypothalamic neuronal system of kisspeptin in prepubertal female sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14106,51 +14106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Kisspeptin projections in the midbrain of the pro-oestrus rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,342 +14225,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion: A step toward filial love</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication des neurones à neuropeptide Y du noyau arqué dans le contrôle des neurones à somatostatine du noyau périventriculaire au moment de la puberté. Etude morphofonctionnelle chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409407v1</w:t>
+                <w:t xml:space="preserve">hal-02757759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des neurones à neuropeptide Y du noyau arqué dans le contrôle des neurones à somatostatine du noyau périventriculaire au moment de la puberté. Etude morphofonctionnelle chez la brebis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion: A step toward filial love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757759v1</w:t>
+                <w:t xml:space="preserve">hal-01409407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic arcuate neuropeptide Y-neurons modulate periventricular somatostatin-neurons around puberty in the sheep: morphological arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
@@ -14602,90 +14602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression du NPY et de son ARNm dans les neurones du noyau arqué chez la brebis prépubère. Relations avec les neurones à somatostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Congrès de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
@@ -14727,90 +14727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic neuropeptide Y - somatostatin relationships around puberty in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. FENS Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14829,528 +14829,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution immunohistochimique de l'Urotensin-II-related peptide (URP) dans l'hypothalamus de brebis. Relation avec les neurones à GnRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatostatin neuronal systems in the hypothalamus of peripubertal female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Balbashev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Calas</w:t>
+                <w:t xml:space="preserve">Anna Wojcik Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753661v1</w:t>
+                <w:t xml:space="preserve">hal-02753606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie confocale pour l'étude des interactions cellulaires dans le système nerveux central : relations morphofonctionelles entre les neurones à GnRH et les neurones à galanine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution immunohistochimique de l'Urotensin-II-related peptide (URP) dans l'hypothalamus de brebis. Relation avec les neurones à GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Balbashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'Association Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752636v1</w:t>
+                <w:t xml:space="preserve">hal-02753661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotrophic and hypothalamo-somatotrophic axes of the female lamb</w:t>
+                <w:t xml:space="preserve">La microscopie confocale pour l'étude des interactions cellulaires dans le système nerveux central : relations morphofonctionelles entre les neurones à GnRH et les neurones à galanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:144</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l'Association Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817915v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin neuronal systems in the hypothalamus of peripubertal female lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotrophic and hypothalamo-somatotrophic axes of the female lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wojcik- Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Riddestrale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753606v1</w:t>
+                <w:t xml:space="preserve">hal-02817915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence du kisspeptide dans l'espèce équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15414,90 +15414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepubertal changes in the hypothalamo-gonadotropic and hypothalamo-somatotrophic axes of the female lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wojcik- Gladysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Riddestrale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15535,51 +15535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15749,299 +15749,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating but not CSF, ghrelin is involved in food intake in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">The secretory activity of somatostatin neuronal system in the hypothalamus of prepubertal female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wojcik Gladysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Meeting of Polish Society of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Warszawa, Poland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755032v1</w:t>
+                <w:t xml:space="preserve">hal-02756002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretory activity of somatostatin neuronal system in the hypothalamus of prepubertal female lambs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Wankowska</w:t>
+                <w:t xml:space="preserve">Circulating but not CSF, ghrelin is involved in food intake in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grouselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of Polish Society of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Warszawa, Poland. n.p</w:t>
+              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756002v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine synthesis by non-dopaminergic neurons in the arcuate nucleus is a compensatory reaction under the failure of dopaminergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sapronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16099,273 +16099,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sirazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755167v1</w:t>
+                <w:t xml:space="preserve">hal-02752182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kisspeptin immunoreactive cells of the ovine preoptic area and arcuate nucleus co-express estrogen receptor alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752182v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for PSA-NCAM in the regulation of the preovulatory GnRH surge in ewes?</w:t>
               </w:r>
@@ -16470,260 +16470,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innervation des neurones à GnRH par la somatostatine chez la brebis: Etude immunohistochimique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'oestradiol sur les neurones à tyrosine hydroxylase (TH) de l'hypothalamus médiobasal lors du pic préovulatoire chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Ziyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ugrumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763939v1</w:t>
+                <w:t xml:space="preserve">hal-02761321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'oestradiol sur les neurones à tyrosine hydroxylase (TH) de l'hypothalamus médiobasal lors du pic préovulatoire chez la brebis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innervation des neurones à GnRH par la somatostatine chez la brebis: Etude immunohistochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761321v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of the motor connections tracing from the cervical vagus nerve in pig</w:t>
               </w:r>
@@ -16830,51 +16830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16906,402 +16906,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des neurones à galanine de l'hypothalamus par l'oestradiol. Etude immunohistochimique chez la brebis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression de l'EM66, un nouveau peptide dérivé de la sécrétogranine II, dans l'hypothalamus de la gerboise et du rat: effet de la privation de nourriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zyazetdinova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">M. Boutharicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762677v1</w:t>
+                <w:t xml:space="preserve">hal-02764222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Seong</w:t>
+                <w:t xml:space="preserve">Régulation des neurones à galanine de l'hypothalamus par l'oestradiol. Etude immunohistochimique chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.B. Kwon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+                <w:t xml:space="preserve">G. Zyazetdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761752v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de l'EM66, un nouveau peptide dérivé de la sécrétogranine II, dans l'hypothalamus de la gerboise et du rat: effet de la privation de nourriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boutharicht</w:t>
+                <w:t xml:space="preserve">J.L. Do-Régo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
+                <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">H.B. Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pelletier</w:t>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764222v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression précoce de la tyrosine hydroxylase dans l'épithélium olfactif et respiratoire chez le foetus de mouton (Ovis aries)</w:t>
               </w:r>
@@ -17421,51 +17421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zyayetdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17520,51 +17520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of sulfated neurosteroid biosynthesis by NPY and GnRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17572,51 +17572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Larhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
@@ -17658,90 +17658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of neurosteroid biosynthesis by neurotransmitters and neuropeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert, Joseph, Maurice Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Do-Régo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
@@ -17770,51 +17770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of GnRH neurons in sheep embryo. In vivo and in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izvolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17895,64 +17895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du niveau nutritionnel sur les neurones à corticolibérine (CRF) du noyau paraventriculaire. Etude immunohistochimique chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17984,359 +17984,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'ARNm codant pour la somatostatine dans l'hypothalamus de mouton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Activité pulsatile des neurones à LHRH et sa régulation par des facteurs externes et internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque de la Sociéte des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Information Scientifiques du Département de Physiologie animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770334v1</w:t>
+                <w:t xml:space="preserve">hal-02840947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité pulsatile des neurones à LHRH et sa régulation par des facteurs externes et internes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Information Scientifiques du Département de Physiologie animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Tours, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840947v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'ARNm codant pour la somatostatine dans l'hypothalamus de mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, tours, France</w:t>
+              <w:t xml:space="preserve">3ème colloque de la Sociéte des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840717v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of neurotransmitters in the sheep brain</w:t>
               </w:r>
@@ -18775,342 +18775,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of the MCH (melanin-concentrating hormone)-system in the pig (&amp;lt;em&amp;gt;Sus scrofa domesticus&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chometton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France. 2013, 11ème Colloque de la Société des Neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804913v1</w:t>
+                <w:t xml:space="preserve">hal-02750010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the MCH (melanin-concentrating hormone)-system in the pig (&amp;lt;em&amp;gt;Sus scrofa domesticus&amp;lt;/em&amp;gt;)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France. 2013, 11ème Colloque de la Société des Neurosciences</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750010v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory regulation of Kisspeptin neurons during exposure to puberty-accelerating male pheromones in female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19178,51 +19178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19241,234 +19241,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisspeptin neurons of the arcuate nucleus are born during an extended embryonic period and develop a sexual dimorphism neonatally in rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLATE-FORME CIRE : Ouverture d'un nouveau service d'imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation scientifique du Département AlimH: Seminaire Perturbateurs Endocriniens et Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Dijon, France. 2012</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804141v1</w:t>
+                <w:t xml:space="preserve">hal-02745917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLATE-FORME CIRE : Ouverture d'un nouveau service d'imagerie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kisspeptin neurons of the arcuate nucleus are born during an extended embryonic period and develop a sexual dimorphism neonatally in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Bentsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">Animation scientifique du Département AlimH: Seminaire Perturbateurs Endocriniens et Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745917v1</w:t>
+                <w:t xml:space="preserve">hal-02804141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of glial cells during GnRH-1 neurons development</w:t>
               </w:r>
@@ -19575,90 +19575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male pheromonal exposure enhances the development of kisspeptin network in peripubertal female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19694,398 +19694,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty acceleration in female mice: behavioural effects and neuroendocrine consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Behavioural and neurobiological consequences of peripubertal exposure to male urinary odour in female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congress of the European Chemoreception Research Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 2011, XXIst Congress of the European Chemoreception Research Organization (ECRO)</w:t>
+              <w:t xml:space="preserve">12. Meeting on Chemical Signals in Vertebrates XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Berlin, Germany. 2011, 12th Meeting on Chemical Signals in Vertebrates XII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748176v1</w:t>
+                <w:t xml:space="preserve">hal-02748178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of kisspeptin neurons in the hypothalamus of prepubertal female lambs. Possible connections with GnRH and neuropeptide Y</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Puberty acceleration in female mice: behavioural effects and neuroendocrine consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France. 1 p., 2011</w:t>
+              <w:t xml:space="preserve">21. Congress of the European Chemoreception Research Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 2011, XXIst Congress of the European Chemoreception Research Organization (ECRO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805992v1</w:t>
+                <w:t xml:space="preserve">hal-02748176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and neurobiological consequences of peripubertal exposure to male urinary odour in female mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+                <w:t xml:space="preserve">Localization of kisspeptin neurons in the hypothalamus of prepubertal female lambs. Possible connections with GnRH and neuropeptide Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Polkowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Meeting on Chemical Signals in Vertebrates XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Berlin, Germany. 2011, 12th Meeting on Chemical Signals in Vertebrates XII</w:t>
+              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748178v1</w:t>
+                <w:t xml:space="preserve">hal-02805992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoreaktywnosc c-fos w mozgu swin po domiesniowym podaniu feromonu knura - 5alpha-androstenolu</w:t>
               </w:r>
@@ -20153,90 +20153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des ARN codant pour la somatostatine, la pro-opiomélanocortine (POMC), le neuropeptide Y (NPY) et les glutamates decarboxylases (GAD65 et 67) dans l'hypothalamus mediobasal de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque de la Sociéte des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20551,51 +20551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Techniques and new animal models for imaging the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20840,51 +20840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LH pulsatile release and its control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20961,51 +20961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberation pulsatile de LH et son controle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21251,51 +21251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Mecarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aigotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Asteggiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04293-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Izvolskaia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria S. Sharova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana N. Voronova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Zakharova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2016.1149695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.01.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wankowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2011.09.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MRGXTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G8JHLK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Ziyazetdinova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya Sapronova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Kiyasov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nanaev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kudrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022093008010106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF028EA9EB7D9AE2F5D4E4D6DF3DFA05DA019160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polkowska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wankowska" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.05.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QXR4RW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.07.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90831PNZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Riddestrale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik-Gladysz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Madej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2007.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG4PQ5N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cateau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5F0XKGL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bosler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2004.07.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2826.2005.01291.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-46" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677764v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fellmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Ohara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Moallem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Anderson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Clarke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Curlewis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692174v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serghini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schemann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685401v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goubillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Herbison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitahama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panula" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696457v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pairault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686013v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710105v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moummi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709152v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707419v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714189v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chernigovskaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polenova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712659v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(93)90084-X" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGJ6M23F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. de Reviers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710686v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger-Poullet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716412v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessole" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Ga&#235;lle Heitzmann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ruchoux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuintre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726645v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719171v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716403v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719309v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(87)90259-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0GN40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749190v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cieslak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753632v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753558v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817951v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balbashev" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752636v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817915v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Riddestrale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik Gladysz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817817v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755032v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grouselle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756002v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755381v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapronova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanaev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755167v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761321v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760227v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760969v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762677v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyazetdinova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764222v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutharicht" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyayetdinova" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do Rego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fredriksson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larhammar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763369v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert, Joseph, Maurice Vaudry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tonon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769389v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770334v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607775v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750010v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806282v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745917v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805992v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824273v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasowska" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762579v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838086v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Meunier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Regan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isra&#235;l" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251101v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Kitahama" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ikemoto" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geffard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843136v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844968v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giacobini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Mecarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aigotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Asteggiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04293-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2022.102161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Izvolskaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria S. Sharova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana N. Voronova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Zakharova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2016.1149695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wankowska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kolasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22455" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VLJH28T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2011.09.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MRGXTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD2BBTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25G8JHLK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izvolskaia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0197-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4M66C8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.07.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90831PNZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Ziyazetdinova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya Sapronova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Kiyasov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nanaev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kudrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022093008010106" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF028EA9EB7D9AE2F5D4E4D6DF3DFA05DA019160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polkowska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wankowska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.05.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QXR4RW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Riddestrale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik-Gladysz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Madej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2007.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG4PQ5N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Izvolskaia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ugrumov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.01.130" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QGC6FH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cateau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5F0XKGL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvolskaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Adamskaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voronova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bosler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2004.07.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017715v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mirochnik." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ugrumov." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2826.2005.01291.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izvol'Skaya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Makarenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-46" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ugrumov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Ohara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Moallem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fellmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527310v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000069505" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Anderson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Clarke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Curlewis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692174v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serghini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schemann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685401v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goubillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Herbison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitahama" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panula" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696457v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pairault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710105v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moummi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709152v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707419v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713947v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714189v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chernigovskaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borisova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polenova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712659v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(93)90084-X" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGJ6M23F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. de Reviers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710686v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger-Poullet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726645v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meusy-Dessole" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722266v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Ga&#235;lle Heitzmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ruchoux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuintre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719171v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716403v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719309v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(87)90259-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K0GN40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742065v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749614v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Germond" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745842v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745153v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749190v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cieslak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749173v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744711v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentsen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757759v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753632v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753558v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817951v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753606v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wojcik Gladysz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753661v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balbashev" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752636v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817915v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Riddestrale" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817817v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wojcik- Gladysz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756002v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755032v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grouselle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755381v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapronova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanaev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755167v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Franceschini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763939v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760227v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760969v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764222v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutharicht" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762677v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyazetdinova" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762692v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyayetdinova" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do Rego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fredriksson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larhammar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763369v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert, Joseph, Maurice Vaudry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tonon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762421v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constantin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769389v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770334v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607775v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750010v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806282v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745917v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804141v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807277v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805992v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824273v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wasowska" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762579v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838086v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Meunier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Regan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isra&#235;l" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251101v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Kitahama" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ikemoto" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geffard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832024v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843136v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844968v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>