--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Tramblay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0481-5330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250907453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadilath Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Souassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, Present, and Future Impacts of Climate Change and Variability on Flood Hazards in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peniel Adounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'un modèle de climat à haute résolution permet d'améliorer la simulation des crues rapides ? Cas d'étude sur un bassin versant méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fréquentielle régionale des crues dans les bassins du Haut-Atlas Marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in Morocco and Tunisia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on hydrology in Maghreb countries ENVIMED/ MISTRALS Project “CLIHMag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MISTRALS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Daily Runoff Forecasting with Global Rainfall Products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water resources and droughts in the Atlas Mountains of Morocco under a high-emission climate scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiaam Lahnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafet C.M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.102371. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future change in global river flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fluet-Chouinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00745-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Filippucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.103015. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic a priori information for the GEV distribution’s shape parameter of annual maximum flow series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661, pp.133789. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Impacts on Water Resources Projected for the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.70012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temporal variability not trend dominates Mediterranean precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8055), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08576-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Frequency Analysis in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.70001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-03983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could climate change affect the magnitude, duration and frequency of hydrological droughts and floods in West Africa during the 21st century? A storyline approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.133482. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal changes in hydrological droughts across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.102595. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on floods in West Africa: new insight from two large-scale hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.3161-3184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBIN: Reference observatory of basins for international hydrological climate change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Killeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04907-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydrological model performance in Morocco in relation to model structure and catchment characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.101899. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Calibration Strategies for Daily Streamflow Simulations in Semi-Arid Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.1089-1105. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-024-04007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of satellite and reanalysis rainfall products over a semiarid catchment in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Gharnouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1257-1273. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-024-01293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling flood dynamics at sub-daily time scales in semi-arid to arid basins in south Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boughdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (5), pp.5413-5433. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-07022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Climate System Dominate Inter‐Annual Variability in Flooding Across the Globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Khedimallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630, 130678 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-based flood forecasting in the Greater Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Libertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dottori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.199-224. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-199-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting regional climate model bring new perspectives on the projection of Mediterranean floods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.1163-1183. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-1163-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological assessment of different satellite precipitation products in semi-arid basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1243251. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2023.1243251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between antecedent basin conditions and runoff coefficient for European floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.130012. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less negative impacts of climate change on crop yields in West Africa in the new CMIP6 climate simulations ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Ilmi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (12), pp.e0000263. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River runoff estimation with satellite rainfall in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ciabatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.474-487. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2171295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological performance of the ERA5 reanalysis for flood modeling in Tunisia with the LISFLOOD and GR4J models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101169. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term variability in hydrological droughts and floods in sub-Saharan Africa: New perspectives from a 65-year daily streamflow dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 613, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Spatio-Temporal Variability of Precipitation over the Medjerda Transboundary Basin in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Kantoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.423. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of flood-generating processes in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18920. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Erosion under Future Climate Change Scenarios in a Semi-Arid Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Elaloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Namous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Eloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15010146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed changes in monthly baseflow across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (1), pp.108-118. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2144320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Resolution Satellite Precipitation Products in Sub-Saharan Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nehmadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ahbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3336. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex and Spatially Diverse Patterns of Hydrological Droughts Across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenzo-Lacruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR031976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que d'eau, que d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série n°110, pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in flow intermittence for European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rutkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sefton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Laaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2020.1849708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate variability in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-653-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Oued El Abid basin, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.2132-2145. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1982137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les pluies intenses et les crues en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.1912971. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1912971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection ‐permitting modeling with regional climate models: Latest developments and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general differential split-sample test to select sub-periods of discontinuous years gathering similar to different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 575, pp.470 - 486. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term precipitation in Southwestern Europe reveals no clear trend attributable to anthropogenic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.094070. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab9c4f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change vulnerability, water resources and social implications in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janpeter Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Scheffran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01597-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term variability and trends in meteorological droughts in Western Europe (1851–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (S1), pp.E690-E717. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in flood modeling over data-scarce regions: how to exploit globally available soil moisture products to estimate antecedent soil wetness conditions in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2591 - 2607. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2591-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01665-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the AROME, ALADIN and WRF Meteorological Models for Flood Forecasting in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Homar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.437. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the GPM-IMERG Precipitation Product for Flood Modeling in a Semi-Arid Mountainous Basin in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Saouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Najmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2516. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mapping using two digital elevation models : application in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.M. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), p. 338-359. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2019.v15n33p338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of global climate changes on irrigated wheat yields and water requirements in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussaine Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19142. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55251-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFRAN daily gridded precipitation product in Tunisia (1979–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (15), pp.5830-5838. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dry-day definition on Mediterranean extreme dry-spell analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1629-1638. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-19-1629-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping flood-related mortality in the Mediterranean basin : results from the MEFF v2.0 DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), art. no 2196 [27 p.]. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11102196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characterization of current and future droughts in the High Atlas basins (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.593-605. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-018-2388-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New 60-year 1940/1999 Monthly-Gridded Rainfall Data Set for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Dieulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Ejjiyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.387. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.4419-4431. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4419-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.2339-2351. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bootstrap-based differential split-sample test to assess the transferability of conceptual rainfall-runoff models under past and future climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 575, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil moisture on precipitation downscaling in the Euro-Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Romberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kaspar-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Merkenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modeling approaches for flood forecasting in the High Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (15), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3752-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling extreme dry spells in the Mediterranean region in connection with atmospheric circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.40 - 48. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SCS and Green-Ampt Distributed Models for Flood Modelling in a Small Cultivated Catchment in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouchenaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8040122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Scenarios of Surface Water Resources Availability in North African Dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1291 - 1306. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-017-1870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.201 - 217. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Paula Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (14), pp.4846 - 4863. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional downscaling of Mediterranean droughts under past and future climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.36 - 48. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TRMM 3B42 V7 Rainfall Product over the Oum Er Rbia Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouatiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Rheraya catchment (High Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (6), pp.979 - 995. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2017.1283042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in the High Atlas mountainous catchments of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (2), pp.953 - 967. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-016-2723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of global change: seasonal trends in extreme rainfall, run-off and temperature in two contrasting regions of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-16-1079-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in indices of daily temperature and precipitations extremes in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tanarhte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Morhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (3-4), pp.959 - 972. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-015-1472-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of satellite-based rainfall products for hydrological modelling in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Thiemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (14), pp.2509 - 2519. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between snow cover, temperature and rainfall and the North Atlantic Oscillation over Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.229 - 238. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Predictors for Annual Maximum Precipitation in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Ouarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1063 - 1076. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0122.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in climate change impacts on runoff in Western Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hublart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-371-75-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des précipitations extrêmes en France en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2015004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of downscaling methods for mean and extreme precipitation in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.369 - 385. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Modeling in Northern Tunisia with Regional Climate Model Outputs: Performance Evaluation and Bias-Correction in Present Climate Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.459 - 473. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli3030459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and modelling of floods in the river basin of Mono in Nangbeto, Togo/Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (11), pp.2060-2071. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.871015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soil moisture observations in flood modelling : estimating initial conditions and correcting rainfall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Moramarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.44--53. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal precipitation variability in regional climate simulations over Northern basins of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.235 - 248. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in data sparse regions: Linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.549 - 558. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Med-CORDEX regional climate model simulations for hydrological impact studies: a first evaluation of the ALADIN-Climate model in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrology and Earth System Sciences, 17 (10), pp.3721-3739. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3721-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrological Sciences Journal = Journal des Sciences Hydrologiques, 58 (2), pp.280-294. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2012.754988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and variability in extreme precipitation indices over Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Natural Hazards and Earth System Sciences, 13 (12), pp.3235-3248. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3235-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of antecedent wetness conditions for flood modelling in northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology and Earth System Sciences, 16 (11), pp.4375-4386. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-4375-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on extreme precipitation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Driouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Global and Planetary Change, 82-83, pp.104-114. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value modelling of daily areal rainfall over Mediterranean catchments in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrological Processes, 26 (25), pp.3934-3944. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic covariates for the frequency analysis of heavy rainfall in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (9), pp.2463-2468. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2463-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rainfall spatial distribution on rainfall-runoff modelling efficiency and initial soil moisture conditions estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Natural Hazards and Earth System Sciences, 11 (1), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-157-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of initial soil moisture conditions for event-based rainfall–runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Todorovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Hydrology, 387 (3-4), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of local extreme suspended sediment concentrations in California Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (19), pp.4221-4229. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du projet KM-IMPACTS financé par l’initiative Make Our Planet Great Again</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lucas-Picher (CNRM), Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted future scenarios for extreme rainfall and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th MedCLIVAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MedCLIVAR-SISC, Sep 2024, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related mortality in Tunisia and Morocco. Initial results for the period 1980-202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noomene Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Sep 2024, CHANIA, Greece. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Climatic Drivers of Flood Frequency across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in vegetation phenology across the southern Mediterranean region, and potential climatic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the probability of agrometeorological risks over the southern Mediterranean region, and potential impacts on crop growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8677</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting climate model improve the simulation of flash floods ? A case study over a Mediterranean watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in flood hazards in North Africa and implications for flood frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Oct 2022, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius17-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal to multidecadal variability in long- and short-lived hydrological extremes in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year variability in hydrological extremes in Africa: what are the main drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21-7981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in North African basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.7162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal characterization of current and future droughts in the High-atlas basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme dry spells modelling in the Mediterranean region in relation with atmospheric circulation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of conceptual rainfall-runoff models to high-resolution climate projections in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modelling approaches in the High-Atlas mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly rainfall variability simulated by MED-CORDEX regional climate models on Algiers Coastal basin in past and future climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements projetés sur les ressources en eau de surface du bassin Rheraya (Haut Atlas, Maroc) par un ensemble de modèles Med-CORDEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Workshop AMETHYST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in North African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of Parties to the United Nations Framework Convention on Climate Change (COP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water availability in North African dams simulated by high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modeling approaches in semiarid Mountainous catchments (High-Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis hydrometeorological events of floods in the watershed Mono shared Benin-Togo (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference "Our common future under climate change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’un modèle conceptuel à l’analyse de la dynamique hydrométéorologique des crues dans un bassin-versant en milieu tropical humide : cas du fleuve Mono.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes on the surface water resources of the Rherhaya basin (High Atlas, Morocco) by a set of Med-CORDEX models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood modeling of the 21-23 November 2014 events in the High-Atlas Mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benrhanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in West Africa: linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des précipitations extrêmes dans le bassin versant du Mono (Bénin-Togo) en contexte de variabilité / changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houndenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected climate change impacts on water resources in northern Morocco with an ensemble of regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Med-CORDEX regional climate model simulations for hydrological impact studies in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torma Csaba Zsolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 332 p., 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-02971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Tramblay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0481-5330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250907453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadilath Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Souassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, Present, and Future Impacts of Climate Change and Variability on Flood Hazards in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peniel Adounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'un modèle de climat à haute résolution permet d'améliorer la simulation des crues rapides ? Cas d'étude sur un bassin versant méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fréquentielle régionale des crues dans les bassins du Haut-Atlas Marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in Morocco and Tunisia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on hydrology in Maghreb countries ENVIMED/ MISTRALS Project “CLIHMag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MISTRALS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Filippucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.103015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic a priori information for the GEV distribution’s shape parameter of annual maximum flow series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661, pp.133789. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future change in global river flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fluet-Chouinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00745-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water resources and droughts in the Atlas Mountains of Morocco under a high-emission climate scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiaam Lahnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafet C.M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.102371. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Daily Runoff Forecasting with Global Rainfall Products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temporal variability not trend dominates Mediterranean precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8055), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08576-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Impacts on Water Resources Projected for the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.70012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Frequency Analysis in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.70001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-03983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could climate change affect the magnitude, duration and frequency of hydrological droughts and floods in West Africa during the 21st century? A storyline approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.133482. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal changes in hydrological droughts across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.102595. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on floods in West Africa: new insight from two large-scale hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.3161-3184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBIN: Reference observatory of basins for international hydrological climate change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Killeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04907-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Calibration Strategies for Daily Streamflow Simulations in Semi-Arid Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.1089-1105. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-024-04007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of satellite and reanalysis rainfall products over a semiarid catchment in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Gharnouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1257-1273. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-024-01293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydrological model performance in Morocco in relation to model structure and catchment characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.101899. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling flood dynamics at sub-daily time scales in semi-arid to arid basins in south Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boughdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (5), pp.5413-5433. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-07022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Climate System Dominate Inter‐Annual Variability in Flooding Across the Globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Khedimallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630, 130678 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-based flood forecasting in the Greater Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Libertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dottori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.199-224. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-199-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting regional climate model bring new perspectives on the projection of Mediterranean floods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.1163-1183. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-1163-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between antecedent basin conditions and runoff coefficient for European floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.130012. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological assessment of different satellite precipitation products in semi-arid basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1243251. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2023.1243251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less negative impacts of climate change on crop yields in West Africa in the new CMIP6 climate simulations ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Ilmi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (12), pp.e0000263. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River runoff estimation with satellite rainfall in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ciabatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.474-487. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2171295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term variability in hydrological droughts and floods in sub-Saharan Africa: New perspectives from a 65-year daily streamflow dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 613, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological performance of the ERA5 reanalysis for flood modeling in Tunisia with the LISFLOOD and GR4J models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101169. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Spatio-Temporal Variability of Precipitation over the Medjerda Transboundary Basin in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Kantoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.423. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of flood-generating processes in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18920. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Erosion under Future Climate Change Scenarios in a Semi-Arid Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Elaloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Namous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Eloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15010146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed changes in monthly baseflow across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (1), pp.108-118. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2144320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Resolution Satellite Precipitation Products in Sub-Saharan Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nehmadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ahbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3336. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex and Spatially Diverse Patterns of Hydrological Droughts Across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenzo-Lacruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR031976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Oued El Abid basin, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.2132-2145. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1982137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate variability in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-653-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in flow intermittence for European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rutkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sefton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Laaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2020.1849708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que d'eau, que d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série n°110, pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les pluies intenses et les crues en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.1912971. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1912971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection ‐permitting modeling with regional climate models: Latest developments and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change vulnerability, water resources and social implications in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janpeter Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Scheffran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01597-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term precipitation in Southwestern Europe reveals no clear trend attributable to anthropogenic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.094070. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab9c4f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general differential split-sample test to select sub-periods of discontinuous years gathering similar to different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 575, pp.470 - 486. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in flood modeling over data-scarce regions: how to exploit globally available soil moisture products to estimate antecedent soil wetness conditions in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2591 - 2607. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2591-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term variability and trends in meteorological droughts in Western Europe (1851–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (S1), pp.E690-E717. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01665-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the AROME, ALADIN and WRF Meteorological Models for Flood Forecasting in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Homar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.437. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the GPM-IMERG Precipitation Product for Flood Modeling in a Semi-Arid Mountainous Basin in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Saouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Najmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2516. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFRAN daily gridded precipitation product in Tunisia (1979–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (15), pp.5830-5838. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dry-day definition on Mediterranean extreme dry-spell analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1629-1638. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-19-1629-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping flood-related mortality in the Mediterranean basin : results from the MEFF v2.0 DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), art. no 2196 [27 p.]. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11102196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of global climate changes on irrigated wheat yields and water requirements in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussaine Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19142. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55251-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mapping using two digital elevation models : application in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.M. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), p. 338-359. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2019.v15n33p338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characterization of current and future droughts in the High Atlas basins (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.593-605. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-018-2388-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New 60-year 1940/1999 Monthly-Gridded Rainfall Data Set for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Dieulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Ejjiyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.387. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.4419-4431. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4419-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.2339-2351. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bootstrap-based differential split-sample test to assess the transferability of conceptual rainfall-runoff models under past and future climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 575, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil moisture on precipitation downscaling in the Euro-Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Romberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kaspar-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Merkenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling extreme dry spells in the Mediterranean region in connection with atmospheric circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.40 - 48. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modeling approaches for flood forecasting in the High Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (15), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3752-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SCS and Green-Ampt Distributed Models for Flood Modelling in a Small Cultivated Catchment in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouchenaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8040122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Scenarios of Surface Water Resources Availability in North African Dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1291 - 1306. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-017-1870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional downscaling of Mediterranean droughts under past and future climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.36 - 48. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Paula Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (14), pp.4846 - 4863. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.201 - 217. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TRMM 3B42 V7 Rainfall Product over the Oum Er Rbia Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouatiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Rheraya catchment (High Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (6), pp.979 - 995. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2017.1283042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in the High Atlas mountainous catchments of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (2), pp.953 - 967. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-016-2723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in indices of daily temperature and precipitations extremes in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tanarhte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Morhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (3-4), pp.959 - 972. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-015-1472-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of global change: seasonal trends in extreme rainfall, run-off and temperature in two contrasting regions of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-16-1079-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of satellite-based rainfall products for hydrological modelling in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Thiemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (14), pp.2509 - 2519. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between snow cover, temperature and rainfall and the North Atlantic Oscillation over Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.229 - 238. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Predictors for Annual Maximum Precipitation in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Ouarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1063 - 1076. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0122.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of downscaling methods for mean and extreme precipitation in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.369 - 385. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des précipitations extrêmes en France en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2015004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in climate change impacts on runoff in Western Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hublart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-371-75-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Modeling in Northern Tunisia with Regional Climate Model Outputs: Performance Evaluation and Bias-Correction in Present Climate Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.459 - 473. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli3030459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and modelling of floods in the river basin of Mono in Nangbeto, Togo/Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (11), pp.2060-2071. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.871015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soil moisture observations in flood modelling : estimating initial conditions and correcting rainfall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Moramarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.44--53. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal precipitation variability in regional climate simulations over Northern basins of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.235 - 248. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in data sparse regions: Linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.549 - 558. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrological Sciences Journal = Journal des Sciences Hydrologiques, 58 (2), pp.280-294. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2012.754988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Med-CORDEX regional climate model simulations for hydrological impact studies: a first evaluation of the ALADIN-Climate model in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrology and Earth System Sciences, 17 (10), pp.3721-3739. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3721-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and variability in extreme precipitation indices over Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Natural Hazards and Earth System Sciences, 13 (12), pp.3235-3248. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3235-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of antecedent wetness conditions for flood modelling in northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology and Earth System Sciences, 16 (11), pp.4375-4386. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-4375-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on extreme precipitation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Driouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Global and Planetary Change, 82-83, pp.104-114. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value modelling of daily areal rainfall over Mediterranean catchments in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrological Processes, 26 (25), pp.3934-3944. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rainfall spatial distribution on rainfall-runoff modelling efficiency and initial soil moisture conditions estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Natural Hazards and Earth System Sciences, 11 (1), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-157-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic covariates for the frequency analysis of heavy rainfall in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (9), pp.2463-2468. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2463-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of initial soil moisture conditions for event-based rainfall–runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Todorovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Hydrology, 387 (3-4), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of local extreme suspended sediment concentrations in California Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (19), pp.4221-4229. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related mortality in Tunisia and Morocco. Initial results for the period 1980-202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noomene Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Sep 2024, CHANIA, Greece. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted future scenarios for extreme rainfall and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th MedCLIVAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MedCLIVAR-SISC, Sep 2024, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du projet KM-IMPACTS financé par l’initiative Make Our Planet Great Again</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lucas-Picher (CNRM), Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Climatic Drivers of Flood Frequency across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in vegetation phenology across the southern Mediterranean region, and potential climatic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting climate model improve the simulation of flash floods ? A case study over a Mediterranean watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the probability of agrometeorological risks over the southern Mediterranean region, and potential impacts on crop growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8677</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in flood hazards in North Africa and implications for flood frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Oct 2022, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius17-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal to multidecadal variability in long- and short-lived hydrological extremes in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year variability in hydrological extremes in Africa: what are the main drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21-7981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in North African basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.7162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme dry spells modelling in the Mediterranean region in relation with atmospheric circulation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of conceptual rainfall-runoff models to high-resolution climate projections in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal characterization of current and future droughts in the High-atlas basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modelling approaches in the High-Atlas mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly rainfall variability simulated by MED-CORDEX regional climate models on Algiers Coastal basin in past and future climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water availability in North African dams simulated by high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in North African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of Parties to the United Nations Framework Convention on Climate Change (COP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements projetés sur les ressources en eau de surface du bassin Rheraya (Haut Atlas, Maroc) par un ensemble de modèles Med-CORDEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Workshop AMETHYST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modeling approaches in semiarid Mountainous catchments (High-Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’un modèle conceptuel à l’analyse de la dynamique hydrométéorologique des crues dans un bassin-versant en milieu tropical humide : cas du fleuve Mono.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis hydrometeorological events of floods in the watershed Mono shared Benin-Togo (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference "Our common future under climate change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes on the surface water resources of the Rherhaya basin (High Atlas, Morocco) by a set of Med-CORDEX models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood modeling of the 21-23 November 2014 events in the High-Atlas Mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benrhanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in West Africa: linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des précipitations extrêmes dans le bassin versant du Mono (Bénin-Togo) en contexte de variabilité / changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houndenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected climate change impacts on water resources in northern Morocco with an ensemble of regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Med-CORDEX regional climate model simulations for hydrological impact studies in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torma Csaba Zsolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 332 p., 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-02971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A4ED68F"/>
+    <w:nsid w:val="DA4D0C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-tramblay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0481-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250907453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poncet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Zkhiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Bounab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Boutaghane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Boulmaiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiaam Lahnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafet C.M. Andersson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Brunner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra D&#246;ll" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fluet-Chouinard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Frolova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00745-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Adlouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Kabbaj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbeen Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wasko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133789" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eekhout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vicente-Serrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08576-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03983-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133482" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhais Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102595" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-3161-2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Turner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hannaford" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Barker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Suman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Killeen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04907-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Jaffar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Hadri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ait Naceur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101899" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-04007-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Aouissi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-024-01293-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Rachdane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boughdadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-07022-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04753895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107480" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khedimallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130678" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Libertino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-199-2024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1163-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2023.1243251" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ilmi Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000263" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciabatta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2171295" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Eden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128359" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Kantoush" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030423" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Stein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23725-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Elaloui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ziadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Eloudi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010146" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04886776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ayers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2144320" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nehmadou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ahbari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203336" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo-Lacruz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Vicente-Serrano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR031976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rutkowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1849708" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892849v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1982137" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arg&#252;eso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.731" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03143061v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vicente-Serrano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murphy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reig" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab9c4f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hertig" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Scheffran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01597-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892245v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Murphy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hannaford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig-Gracia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6719" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898698v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Llasat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01665-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Amengual" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Romero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020437" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Saouabe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Najmi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092516" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566464v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Saidi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n33p338" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223449v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Guijarro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6181" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivoire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1629-2019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bigot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrucci" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papagiannaki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Llasat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11102196" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2388-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090894v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ejjiyar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11020387" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497325v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.05.056" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Romberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kaspar-Ott" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Merkenschlager" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4304-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871860v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3752-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871867v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871864v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouchenaki" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8040122" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871866v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-017-1870-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871870v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakhlaoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tramblay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.04.032" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871868v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Filahi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Mouhir" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Paula Diaconescu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5127" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871869v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.10.015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871871v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouatiki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benabdelouhab" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli5010001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871874v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1283042" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871872v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2723-0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sinan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1079-2016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871880v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filahi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanarhte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouhir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Morhit" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1472-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871875v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01409" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871879v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nasri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Adlouni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ouarda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0122.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-75-2015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871883v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sarr" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seidou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Adlouni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2015.06.005" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083604v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.871015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046585v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Massari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Moramarco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.08.004" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871892v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3683" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871889v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.052" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414972v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaicha" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3721-2013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414975v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3235-2013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414970v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocca" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dorigo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-4375-2012" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414971v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Badi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.12.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Todorovik" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WGX98PR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081727v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13283" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759961v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818280v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922356v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomene Fehri" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-19" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942133v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942135v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3144" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04943332v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8677" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695966v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-589" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922322v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius17-87" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925214v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8209" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925215v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7981" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962698v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107038v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098483v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertig" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107096v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107076v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098478v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khalki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107112v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ta&#239;bi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meddi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128526v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106975v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127719v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127827v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300493v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houessou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449249v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381238v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benrhanem" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068867v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117044v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Totin Vodounon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houndenou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095041v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouaicha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068675v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torma Csaba Zsolt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306572v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-02971-0" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-tramblay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0481-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250907453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poncet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Zkhiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Adlouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Kabbaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbeen Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wasko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133789" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Brunner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra D&#246;ll" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fluet-Chouinard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Frolova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00745-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiaam Lahnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafet C.M. Andersson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Bounab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Boutaghane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Boulmaiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020213" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vicente-Serrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08576-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422234v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eekhout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03983-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133482" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhais Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102595" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-3161-2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Turner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hannaford" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Barker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Suman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Killeen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04907-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ait Naceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Hadri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Jaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-04007-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Aouissi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-024-01293-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101899" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Rachdane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boughdadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-07022-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04753895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107480" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khedimallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130678" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Libertino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-199-2024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1163-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2023.1243251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ilmi Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000263" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciabatta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2171295" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Eden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128359" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Kantoush" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030423" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Stein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23725-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Elaloui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ziadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Eloudi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010146" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04886776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ayers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2144320" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nehmadou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ahbari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203336" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo-Lacruz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Vicente-Serrano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR031976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1982137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rutkowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1849708" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arg&#252;eso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.731" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hertig" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Scheffran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01597-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vicente-Serrano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murphy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reig" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab9c4f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03143061v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Murphy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hannaford" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig-Gracia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6719" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898698v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Llasat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01665-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Amengual" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Romero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020437" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Saouabe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Najmi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092516" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Guijarro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6181" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223451v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivoire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1629-2019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367533v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bigot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrucci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papagiannaki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Llasat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11102196" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Saidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n33p338" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2388-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090894v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ejjiyar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11020387" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497325v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.05.056" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Romberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kaspar-Ott" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Merkenschlager" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4304-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3752-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871864v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouchenaki" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8040122" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871866v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-017-1870-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.10.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871868v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Filahi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Mouhir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Paula Diaconescu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5127" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871870v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakhlaoui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tramblay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.04.032" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871871v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouatiki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benabdelouhab" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli5010001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871874v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1283042" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871872v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2723-0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871880v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filahi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanarhte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouhir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Morhit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1472-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871877v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sinan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1079-2016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871875v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01409" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871879v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nasri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Adlouni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ouarda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0122.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871883v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sarr" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seidou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Adlouni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2015.06.005" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871882v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-75-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083604v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.871015" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046585v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Massari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Moramarco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.08.004" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871892v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3683" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871889v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.052" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414972v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaicha" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3721-2013" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414975v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3235-2013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414970v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocca" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dorigo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-4375-2012" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414971v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Badi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.12.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Todorovik" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WGX98PR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081727v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13283" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922356v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomene Fehri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-19" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818280v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759961v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942133v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942135v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3144" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695966v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-589" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04943332v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8677" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922322v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius17-87" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925214v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8209" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925215v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7981" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962698v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107076v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098483v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertig" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107096v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107038v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098478v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khalki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107112v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ta&#239;bi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meddi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127719v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106975v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128526v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127827v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300493v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houessou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449249v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381238v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benrhanem" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068867v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117044v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Totin Vodounon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houndenou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095041v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouaicha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068675v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torma Csaba Zsolt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306572v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-02971-0" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>