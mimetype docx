--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Tramblay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0481-5330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250907453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadilath Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Souassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, Present, and Future Impacts of Climate Change and Variability on Flood Hazards in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peniel Adounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'un modèle de climat à haute résolution permet d'améliorer la simulation des crues rapides ? Cas d'étude sur un bassin versant méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fréquentielle régionale des crues dans les bassins du Haut-Atlas Marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in Morocco and Tunisia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on hydrology in Maghreb countries ENVIMED/ MISTRALS Project “CLIHMag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MISTRALS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Filippucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.103015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic a priori information for the GEV distribution’s shape parameter of annual maximum flow series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661, pp.133789. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future change in global river flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fluet-Chouinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00745-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water resources and droughts in the Atlas Mountains of Morocco under a high-emission climate scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiaam Lahnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafet C.M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.102371. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Daily Runoff Forecasting with Global Rainfall Products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temporal variability not trend dominates Mediterranean precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8055), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08576-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Impacts on Water Resources Projected for the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.70012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Frequency Analysis in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.70001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-03983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could climate change affect the magnitude, duration and frequency of hydrological droughts and floods in West Africa during the 21st century? A storyline approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.133482. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal changes in hydrological droughts across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.102595. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on floods in West Africa: new insight from two large-scale hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.3161-3184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBIN: Reference observatory of basins for international hydrological climate change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Killeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04907-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Calibration Strategies for Daily Streamflow Simulations in Semi-Arid Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.1089-1105. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-024-04007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of satellite and reanalysis rainfall products over a semiarid catchment in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Gharnouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1257-1273. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-024-01293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydrological model performance in Morocco in relation to model structure and catchment characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.101899. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling flood dynamics at sub-daily time scales in semi-arid to arid basins in south Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boughdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (5), pp.5413-5433. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-07022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Climate System Dominate Inter‐Annual Variability in Flooding Across the Globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Khedimallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630, 130678 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-based flood forecasting in the Greater Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Libertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dottori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.199-224. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-199-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting regional climate model bring new perspectives on the projection of Mediterranean floods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.1163-1183. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-1163-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between antecedent basin conditions and runoff coefficient for European floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.130012. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological assessment of different satellite precipitation products in semi-arid basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1243251. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2023.1243251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less negative impacts of climate change on crop yields in West Africa in the new CMIP6 climate simulations ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Ilmi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (12), pp.e0000263. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River runoff estimation with satellite rainfall in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ciabatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.474-487. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2171295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term variability in hydrological droughts and floods in sub-Saharan Africa: New perspectives from a 65-year daily streamflow dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 613, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological performance of the ERA5 reanalysis for flood modeling in Tunisia with the LISFLOOD and GR4J models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101169. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Spatio-Temporal Variability of Precipitation over the Medjerda Transboundary Basin in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Kantoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.423. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of flood-generating processes in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18920. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Erosion under Future Climate Change Scenarios in a Semi-Arid Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Elaloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Namous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Eloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15010146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed changes in monthly baseflow across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (1), pp.108-118. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2144320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Resolution Satellite Precipitation Products in Sub-Saharan Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nehmadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ahbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3336. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex and Spatially Diverse Patterns of Hydrological Droughts Across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenzo-Lacruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR031976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Oued El Abid basin, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.2132-2145. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1982137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate variability in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-653-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in flow intermittence for European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rutkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sefton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Laaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2020.1849708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que d'eau, que d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série n°110, pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les pluies intenses et les crues en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.1912971. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1912971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection ‐permitting modeling with regional climate models: Latest developments and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change vulnerability, water resources and social implications in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janpeter Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Scheffran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01597-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term precipitation in Southwestern Europe reveals no clear trend attributable to anthropogenic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.094070. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab9c4f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general differential split-sample test to select sub-periods of discontinuous years gathering similar to different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 575, pp.470 - 486. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in flood modeling over data-scarce regions: how to exploit globally available soil moisture products to estimate antecedent soil wetness conditions in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2591 - 2607. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2591-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term variability and trends in meteorological droughts in Western Europe (1851–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (S1), pp.E690-E717. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01665-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the AROME, ALADIN and WRF Meteorological Models for Flood Forecasting in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Homar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.437. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the GPM-IMERG Precipitation Product for Flood Modeling in a Semi-Arid Mountainous Basin in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Saouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Najmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2516. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFRAN daily gridded precipitation product in Tunisia (1979–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (15), pp.5830-5838. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dry-day definition on Mediterranean extreme dry-spell analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1629-1638. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-19-1629-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping flood-related mortality in the Mediterranean basin : results from the MEFF v2.0 DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), art. no 2196 [27 p.]. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11102196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of global climate changes on irrigated wheat yields and water requirements in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussaine Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19142. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55251-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mapping using two digital elevation models : application in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.M. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), p. 338-359. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2019.v15n33p338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characterization of current and future droughts in the High Atlas basins (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.593-605. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-018-2388-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New 60-year 1940/1999 Monthly-Gridded Rainfall Data Set for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Dieulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Ejjiyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.387. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.4419-4431. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4419-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.2339-2351. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bootstrap-based differential split-sample test to assess the transferability of conceptual rainfall-runoff models under past and future climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 575, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil moisture on precipitation downscaling in the Euro-Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Romberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kaspar-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Merkenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling extreme dry spells in the Mediterranean region in connection with atmospheric circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.40 - 48. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modeling approaches for flood forecasting in the High Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (15), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3752-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SCS and Green-Ampt Distributed Models for Flood Modelling in a Small Cultivated Catchment in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouchenaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8040122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Scenarios of Surface Water Resources Availability in North African Dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1291 - 1306. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-017-1870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional downscaling of Mediterranean droughts under past and future climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.36 - 48. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Paula Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (14), pp.4846 - 4863. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.201 - 217. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TRMM 3B42 V7 Rainfall Product over the Oum Er Rbia Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouatiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Rheraya catchment (High Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (6), pp.979 - 995. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2017.1283042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in the High Atlas mountainous catchments of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (2), pp.953 - 967. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-016-2723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in indices of daily temperature and precipitations extremes in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tanarhte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Morhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (3-4), pp.959 - 972. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-015-1472-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of global change: seasonal trends in extreme rainfall, run-off and temperature in two contrasting regions of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-16-1079-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of satellite-based rainfall products for hydrological modelling in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Thiemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (14), pp.2509 - 2519. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between snow cover, temperature and rainfall and the North Atlantic Oscillation over Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.229 - 238. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Predictors for Annual Maximum Precipitation in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Ouarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1063 - 1076. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0122.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of downscaling methods for mean and extreme precipitation in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.369 - 385. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des précipitations extrêmes en France en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2015004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in climate change impacts on runoff in Western Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hublart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-371-75-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Modeling in Northern Tunisia with Regional Climate Model Outputs: Performance Evaluation and Bias-Correction in Present Climate Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.459 - 473. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli3030459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and modelling of floods in the river basin of Mono in Nangbeto, Togo/Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (11), pp.2060-2071. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.871015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soil moisture observations in flood modelling : estimating initial conditions and correcting rainfall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Moramarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.44--53. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal precipitation variability in regional climate simulations over Northern basins of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.235 - 248. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in data sparse regions: Linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.549 - 558. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrological Sciences Journal = Journal des Sciences Hydrologiques, 58 (2), pp.280-294. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2012.754988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Med-CORDEX regional climate model simulations for hydrological impact studies: a first evaluation of the ALADIN-Climate model in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrology and Earth System Sciences, 17 (10), pp.3721-3739. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3721-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and variability in extreme precipitation indices over Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Natural Hazards and Earth System Sciences, 13 (12), pp.3235-3248. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3235-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of antecedent wetness conditions for flood modelling in northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology and Earth System Sciences, 16 (11), pp.4375-4386. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-4375-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on extreme precipitation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Driouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Global and Planetary Change, 82-83, pp.104-114. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value modelling of daily areal rainfall over Mediterranean catchments in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrological Processes, 26 (25), pp.3934-3944. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rainfall spatial distribution on rainfall-runoff modelling efficiency and initial soil moisture conditions estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Natural Hazards and Earth System Sciences, 11 (1), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-157-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic covariates for the frequency analysis of heavy rainfall in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (9), pp.2463-2468. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2463-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of initial soil moisture conditions for event-based rainfall–runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Todorovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Hydrology, 387 (3-4), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of local extreme suspended sediment concentrations in California Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (19), pp.4221-4229. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related mortality in Tunisia and Morocco. Initial results for the period 1980-202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noomene Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Sep 2024, CHANIA, Greece. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted future scenarios for extreme rainfall and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th MedCLIVAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MedCLIVAR-SISC, Sep 2024, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du projet KM-IMPACTS financé par l’initiative Make Our Planet Great Again</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lucas-Picher (CNRM), Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Climatic Drivers of Flood Frequency across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in vegetation phenology across the southern Mediterranean region, and potential climatic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting climate model improve the simulation of flash floods ? A case study over a Mediterranean watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the probability of agrometeorological risks over the southern Mediterranean region, and potential impacts on crop growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8677</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in flood hazards in North Africa and implications for flood frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Oct 2022, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius17-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal to multidecadal variability in long- and short-lived hydrological extremes in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year variability in hydrological extremes in Africa: what are the main drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21-7981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in North African basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.7162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme dry spells modelling in the Mediterranean region in relation with atmospheric circulation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of conceptual rainfall-runoff models to high-resolution climate projections in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal characterization of current and future droughts in the High-atlas basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modelling approaches in the High-Atlas mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly rainfall variability simulated by MED-CORDEX regional climate models on Algiers Coastal basin in past and future climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water availability in North African dams simulated by high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in North African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of Parties to the United Nations Framework Convention on Climate Change (COP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements projetés sur les ressources en eau de surface du bassin Rheraya (Haut Atlas, Maroc) par un ensemble de modèles Med-CORDEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Workshop AMETHYST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modeling approaches in semiarid Mountainous catchments (High-Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’un modèle conceptuel à l’analyse de la dynamique hydrométéorologique des crues dans un bassin-versant en milieu tropical humide : cas du fleuve Mono.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis hydrometeorological events of floods in the watershed Mono shared Benin-Togo (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference "Our common future under climate change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes on the surface water resources of the Rherhaya basin (High Atlas, Morocco) by a set of Med-CORDEX models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood modeling of the 21-23 November 2014 events in the High-Atlas Mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benrhanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in West Africa: linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des précipitations extrêmes dans le bassin versant du Mono (Bénin-Togo) en contexte de variabilité / changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houndenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected climate change impacts on water resources in northern Morocco with an ensemble of regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Med-CORDEX regional climate model simulations for hydrological impact studies in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torma Csaba Zsolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 332 p., 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-02971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Tramblay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0481-5330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250907453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadilath Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Souassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, Present, and Future Impacts of Climate Change and Variability on Flood Hazards in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peniel Adounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'un modèle de climat à haute résolution permet d'améliorer la simulation des crues rapides ? Cas d'étude sur un bassin versant méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fréquentielle régionale des crues dans les bassins du Haut-Atlas Marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in Morocco and Tunisia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on hydrology in Maghreb countries ENVIMED/ MISTRALS Project “CLIHMag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MISTRALS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Daily Runoff Forecasting with Global Rainfall Products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Filippucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.103015. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic a priori information for the GEV distribution’s shape parameter of annual maximum flow series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661, pp.133789. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water resources and droughts in the Atlas Mountains of Morocco under a high-emission climate scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiaam Lahnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafet C.M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.102371. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future change in global river flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fluet-Chouinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00745-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temporal variability not trend dominates Mediterranean precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8055), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08576-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Impacts on Water Resources Projected for the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.70012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Frequency Analysis in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.70001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-03983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could climate change affect the magnitude, duration and frequency of hydrological droughts and floods in West Africa during the 21st century? A storyline approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.133482. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal changes in hydrological droughts across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.102595. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on floods in West Africa: new insight from two large-scale hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.3161-3184. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBIN: Reference observatory of basins for international hydrological climate change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Killeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04907-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Calibration Strategies for Daily Streamflow Simulations in Semi-Arid Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.1089-1105. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-024-04007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of satellite and reanalysis rainfall products over a semiarid catchment in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Gharnouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1257-1273. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-024-01293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydrological model performance in Morocco in relation to model structure and catchment characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Jaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ait Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.101899. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling flood dynamics at sub-daily time scales in semi-arid to arid basins in south Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boughdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (5), pp.5413-5433. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-07022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Climate System Dominate Inter‐Annual Variability in Flooding Across the Globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Khedimallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630, 130678 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting regional climate model bring new perspectives on the projection of Mediterranean floods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.1163-1183. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-1163-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-based flood forecasting in the Greater Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Libertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dottori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.199-224. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-199-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between antecedent basin conditions and runoff coefficient for European floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.130012. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological assessment of different satellite precipitation products in semi-arid basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1243251. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2023.1243251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less negative impacts of climate change on crop yields in West Africa in the new CMIP6 climate simulations ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Ilmi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (12), pp.e0000263. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River runoff estimation with satellite rainfall in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ciabatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.474-487. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2171295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological performance of the ERA5 reanalysis for flood modeling in Tunisia with the LISFLOOD and GR4J models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101169. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term variability in hydrological droughts and floods in sub-Saharan Africa: New perspectives from a 65-year daily streamflow dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 613, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Spatio-Temporal Variability of Precipitation over the Medjerda Transboundary Basin in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Kantoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.423. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of flood-generating processes in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18920. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Erosion under Future Climate Change Scenarios in a Semi-Arid Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Elaloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Namous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Eloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15010146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed changes in monthly baseflow across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanbeen Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (1), pp.108-118. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2144320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex and Spatially Diverse Patterns of Hydrological Droughts Across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhais Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenzo-Lacruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR031976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Resolution Satellite Precipitation Products in Sub-Saharan Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Rachdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nehmadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ahbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3336. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Oued El Abid basin, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.2132-2145. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1982137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in flow intermittence for European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rutkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sefton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Laaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2020.1849708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que d'eau, que d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série n°110, pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate variability in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-653-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les pluies intenses et les crues en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.1912971. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1912971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection ‐permitting modeling with regional climate models: Latest developments and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term precipitation in Southwestern Europe reveals no clear trend attributable to anthropogenic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Peña-Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.094070. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab9c4f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general differential split-sample test to select sub-periods of discontinuous years gathering similar to different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 575, pp.470 - 486. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change vulnerability, water resources and social implications in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janpeter Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Scheffran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01597-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in flood modeling over data-scarce regions: how to exploit globally available soil moisture products to estimate antecedent soil wetness conditions in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2591 - 2607. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2591-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term variability and trends in meteorological droughts in Western Europe (1851–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hannaford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fergus Reig-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (S1), pp.E690-E717. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01665-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the AROME, ALADIN and WRF Meteorological Models for Flood Forecasting in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Homar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.437. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the GPM-IMERG Precipitation Product for Flood Modeling in a Semi-Arid Mountainous Basin in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Saouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Najmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Hadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2516. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mapping using two digital elevation models : application in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.M. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), p. 338-359. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2019.v15n33p338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFRAN daily gridded precipitation product in Tunisia (1979–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (15), pp.5830-5838. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dry-day definition on Mediterranean extreme dry-spell analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vicente-Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1629-1638. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-19-1629-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping flood-related mortality in the Mediterranean basin : results from the MEFF v2.0 DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), art. no 2196 [27 p.]. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11102196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of global climate changes on irrigated wheat yields and water requirements in a semi-arid environment of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussaine Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.19142. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55251-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characterization of current and future droughts in the High Atlas basins (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.593-605. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-018-2388-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New 60-year 1940/1999 Monthly-Gridded Rainfall Data Set for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Dieulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Ejjiyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.387. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.2339-2351. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bootstrap-based differential split-sample test to assess the transferability of conceptual rainfall-runoff models under past and future climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 575, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and attribution of flood trends in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.4419-4431. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4419-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil moisture on precipitation downscaling in the Euro-Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Romberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kaspar-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Merkenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modeling approaches for flood forecasting in the High Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (15), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3752-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling extreme dry spells in the Mediterranean region in connection with atmospheric circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.40 - 48. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SCS and Green-Ampt Distributed Models for Flood Modelling in a Small Cultivated Catchment in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouchenaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8040122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Scenarios of Surface Water Resources Availability in North African Dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1291 - 1306. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-017-1870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the robustness of conceptual rainfall-runoff models under climate variability in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.201 - 217. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Paula Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (14), pp.4846 - 4863. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional downscaling of Mediterranean droughts under past and future climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.36 - 48. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TRMM 3B42 V7 Rainfall Product over the Oum Er Rbia Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouatiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on surface water resources in the Rheraya catchment (High Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (6), pp.979 - 995. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2017.1283042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency analysis in the High Atlas mountainous catchments of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (2), pp.953 - 967. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-016-2723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in indices of daily temperature and precipitations extremes in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tanarhte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Morhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (3-4), pp.959 - 972. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-015-1472-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of global change: seasonal trends in extreme rainfall, run-off and temperature in two contrasting regions of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-16-1079-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of satellite-based rainfall products for hydrological modelling in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Thiemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (14), pp.2509 - 2519. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between snow cover, temperature and rainfall and the North Atlantic Oscillation over Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.229 - 238. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Predictors for Annual Maximum Precipitation in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hertig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Ouarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1063 - 1076. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0122.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in climate change impacts on runoff in Western Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hublart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-371-75-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of downscaling methods for mean and extreme precipitation in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.369 - 385. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des précipitations extrêmes en France en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2015004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Modeling in Northern Tunisia with Regional Climate Model Outputs: Performance Evaluation and Bias-Correction in Present Climate Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.459 - 473. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli3030459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and modelling of floods in the river basin of Mono in Nangbeto, Togo/Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (11), pp.2060-2071. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.871015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soil moisture observations in flood modelling : estimating initial conditions and correcting rainfall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Moramarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.44--53. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal precipitation variability in regional climate simulations over Northern basins of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.235 - 248. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in data sparse regions: Linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.549 - 558. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Med-CORDEX regional climate model simulations for hydrological impact studies: a first evaluation of the ALADIN-Climate model in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrology and Earth System Sciences, 17 (10), pp.3721-3739. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3721-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hydrological Sciences Journal = Journal des Sciences Hydrologiques, 58 (2), pp.280-294. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2012.754988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and variability in extreme precipitation indices over Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Natural Hazards and Earth System Sciences, 13 (12), pp.3235-3248. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3235-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of antecedent wetness conditions for flood modelling in northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology and Earth System Sciences, 16 (11), pp.4375-4386. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-4375-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on extreme precipitation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Driouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Adlouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Global and Planetary Change, 82-83, pp.104-114. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value modelling of daily areal rainfall over Mediterranean catchments in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrological Processes, 26 (25), pp.3934-3944. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.8417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic covariates for the frequency analysis of heavy rainfall in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (9), pp.2463-2468. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2463-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rainfall spatial distribution on rainfall-runoff modelling efficiency and initial soil moisture conditions estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Natural Hazards and Earth System Sciences, 11 (1), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-157-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of initial soil moisture conditions for event-based rainfall–runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Todorovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Didon-Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Hydrology, 387 (3-4), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of local extreme suspended sediment concentrations in California Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (19), pp.4221-4229. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du projet KM-IMPACTS financé par l’initiative Make Our Planet Great Again</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lucas-Picher (CNRM), Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted future scenarios for extreme rainfall and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th MedCLIVAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MedCLIVAR-SISC, Sep 2024, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related mortality in Tunisia and Morocco. Initial results for the period 1980-202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noomene Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Sep 2024, CHANIA, Greece. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Climatic Drivers of Flood Frequency across Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in vegetation phenology across the southern Mediterranean region, and potential climatic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU--15331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional flood frequency in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrez Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the probability of agrometeorological risks over the southern Mediterranean region, and potential impacts on crop growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8677</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting climate model improve the simulation of flash floods ? A case study over a Mediterranean watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in flood hazards in North Africa and implications for flood frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Boulmaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Boutaghane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Plinius Conference on Mediterranean Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Oct 2022, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius17-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal to multidecadal variability in long- and short-lived hydrological extremes in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Villarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-8209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year variability in hydrological extremes in Africa: what are the main drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ekolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21-7981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources in North African basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.7162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting trends between extreme precipitation and floods under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal characterization of current and future droughts in the High-atlas basins in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiam Zkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme dry spells modelling in the Mediterranean region in relation with atmospheric circulation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of conceptual rainfall-runoff models to high-resolution climate projections in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeida Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in temperature and precipitation indices in Morocco from high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Filahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Mouhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modelling approaches in the High-Atlas mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly rainfall variability simulated by MED-CORDEX regional climate models on Algiers Coastal basin in past and future climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Impacts des changements climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts of climate change in North African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of Parties to the United Nations Framework Convention on Climate Change (COP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements projetés sur les ressources en eau de surface du bassin Rheraya (Haut Atlas, Maroc) par un ensemble de modèles Med-CORDEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Workshop AMETHYST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future water availability in North African dams simulated by high-resolution regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of flood modeling approaches in semiarid Mountainous catchments (High-Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi El Khalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’un modèle conceptuel à l’analyse de la dynamique hydrométéorologique des crues dans un bassin-versant en milieu tropical humide : cas du fleuve Mono.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis hydrometeorological events of floods in the watershed Mono shared Benin-Togo (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference "Our common future under climate change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes on the surface water resources of the Rherhaya basin (High Atlas, Morocco) by a set of Med-CORDEX models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood modeling of the 21-23 November 2014 events in the High-Atlas Mountains (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benrhanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th HYMEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk under future climate in West Africa: linking extreme value models and flood generating processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des précipitations extrêmes dans le bassin versant du Mono (Bénin-Togo) en contexte de variabilité / changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Totin Vodounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houndenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected climate change impacts on water resources in northern Morocco with an ensemble of regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Servat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Med-CORDEX regional climate model simulations for hydrological impact studies in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torma Csaba Zsolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 332 p., 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-02971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId592"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA4D0C51"/>
+    <w:nsid w:val="118113E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-tramblay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0481-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250907453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poncet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Zkhiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Adlouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Kabbaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbeen Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wasko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133789" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Brunner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra D&#246;ll" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fluet-Chouinard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Frolova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00745-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiaam Lahnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafet C.M. Andersson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Bounab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Boutaghane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Boulmaiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020213" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vicente-Serrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08576-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422234v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eekhout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03983-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133482" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhais Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102595" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-3161-2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Turner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hannaford" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Barker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Suman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Killeen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04907-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ait Naceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Hadri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Jaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-04007-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Aouissi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-024-01293-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101899" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Rachdane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boughdadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-07022-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04753895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107480" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khedimallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130678" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Libertino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-199-2024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1163-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2023.1243251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ilmi Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000263" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciabatta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2171295" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Eden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128359" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Kantoush" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030423" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Stein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23725-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Elaloui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ziadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Eloudi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010146" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04886776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ayers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2144320" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nehmadou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ahbari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203336" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo-Lacruz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Vicente-Serrano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR031976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1982137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rutkowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1849708" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arg&#252;eso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.731" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hertig" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Scheffran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01597-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vicente-Serrano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murphy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reig" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab9c4f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03143061v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Murphy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hannaford" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig-Gracia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6719" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898698v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Llasat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01665-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Amengual" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Romero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020437" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Saouabe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Najmi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092516" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Guijarro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6181" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223451v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivoire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1629-2019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367533v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bigot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrucci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papagiannaki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Llasat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11102196" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Saidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n33p338" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2388-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090894v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ejjiyar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11020387" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497325v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.05.056" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Romberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kaspar-Ott" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Merkenschlager" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4304-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3752-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871864v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouchenaki" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8040122" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871866v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-017-1870-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.10.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871868v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Filahi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Mouhir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Paula Diaconescu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5127" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871870v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakhlaoui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tramblay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.04.032" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871871v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouatiki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benabdelouhab" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli5010001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871874v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1283042" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871872v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2723-0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871880v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filahi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanarhte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouhir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Morhit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1472-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871877v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sinan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1079-2016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871875v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01409" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871879v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nasri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Adlouni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ouarda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0122.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871883v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sarr" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seidou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Adlouni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2015.06.005" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871882v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-75-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083604v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.871015" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046585v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Massari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Moramarco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.08.004" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871892v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3683" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871889v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.052" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414972v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaicha" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3721-2013" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414975v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3235-2013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414970v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocca" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dorigo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-4375-2012" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414971v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Badi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.12.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Todorovik" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WGX98PR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081727v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13283" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922356v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomene Fehri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-19" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818280v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759961v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942133v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942135v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3144" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695966v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-589" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04943332v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8677" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922322v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius17-87" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925214v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8209" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925215v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7981" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962698v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107076v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098483v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertig" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107096v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107038v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098478v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khalki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107112v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ta&#239;bi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meddi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127719v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106975v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128526v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127827v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300493v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houessou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449249v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381238v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benrhanem" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068867v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117044v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Totin Vodounon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houndenou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095041v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouaicha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068675v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torma Csaba Zsolt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306572v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-02971-0" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-tramblay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0481-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250907453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poncet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Zkhiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Bounab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Boutaghane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Boulmaiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Adlouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Kabbaj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbeen Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wasko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133789" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiaam Lahnik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafet C.M. Andersson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Brunner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra D&#246;ll" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fluet-Chouinard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Frolova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00745-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vicente-Serrano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08576-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eekhout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03983-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133482" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhais Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102595" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-3161-2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Turner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hannaford" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Barker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Suman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Killeen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04907-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ait Naceur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Hadri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Jaffar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-024-04007-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Aouissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-024-01293-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101899" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Rachdane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boughdadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-07022-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04753895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107480" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khedimallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130678" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1163-2024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758986v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Libertino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-199-2024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2023.1243251" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ilmi Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000263" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciabatta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Camici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2171295" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Eden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128359" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Kantoush" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Stein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23725-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Elaloui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ziadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Eloudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010146" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04886776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ayers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2144320" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo-Lacruz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Vicente-Serrano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR031976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nehmadou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ahbari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203336" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892849v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1982137" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rutkowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1849708" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payrastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884943v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-653-2021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421747v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912971" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423647v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arg&#252;eso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.731" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pe&#241;a-Angulo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vicente-Serrano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murphy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reig" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab9c4f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03143061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hertig" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Scheffran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01597-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Murphy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hannaford" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Reig-Gracia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6719" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898698v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Llasat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01665-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223455v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Amengual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Romero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020437" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Saouabe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Najmi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092516" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566464v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Saidi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leone" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n33p338" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Guijarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6181" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1629-2019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bigot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrucci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papagiannaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Llasat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11102196" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871865v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2388-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090894v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ejjiyar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11020387" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497325v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.05.056" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367578v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mimeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4419-2019" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871862v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Romberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kaspar-Ott" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Merkenschlager" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4304-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871860v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3752-7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871864v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouchenaki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8040122" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871866v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-017-1870-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871870v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakhlaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tramblay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.04.032" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Filahi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Mouhir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Paula Diaconescu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5127" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871869v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.10.015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouatiki" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benabdelouhab" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli5010001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871874v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1283042" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871872v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2723-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871880v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filahi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanarhte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouhir" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Morhit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1472-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sinan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1079-2016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871875v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01409" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871879v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nasri" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Adlouni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ouarda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0122.1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871882v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-75-2015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871883v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sarr" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seidou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Adlouni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2015.06.005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083604v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.871015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046585v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Massari" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Moramarco" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.08.004" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871892v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3683" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871889v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.052" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaicha" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3721-2013" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414975v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3235-2013" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414970v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocca" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dorigo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-4375-2012" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414971v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Badi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.12.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414964v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Todorovik" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WGX98PR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081727v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13283" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759961v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818280v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922356v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomene Fehri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-19" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942133v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942135v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935925v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3144" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04943332v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8677" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695966v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-589" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922322v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius17-87" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925214v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8209" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925215v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7981" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962698v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660452v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662433v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107038v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098483v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertig" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107096v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107076v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098478v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khalki" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107112v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ta&#239;bi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meddi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106975v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128526v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127719v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127827v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300493v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houessou" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449249v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381238v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benrhanem" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068867v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117044v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Totin Vodounon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houndenou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095041v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouaicha" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068675v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torma Csaba Zsolt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306572v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molle" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-02971-0" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>