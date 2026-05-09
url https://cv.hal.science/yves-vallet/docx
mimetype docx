--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -199,103 +199,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of scalp tissue through suction tests: A feasibility study based on a combined experimental and modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Vallet</w:t>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertholdt</w:t>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurent</w:t>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 29, pp.109140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109140⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -317,903 +317,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical computational analysis of vacuum-assisted delivery : insights and perspectives</w:t>
+                <w:t xml:space="preserve">Reliability and educational potential of a computational model of vacuum-assisted delivery on a birth simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+                <w:t xml:space="preserve">Y. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Vallet</w:t>
+                <w:t xml:space="preserve">J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bertholdt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.111-113. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.106633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191725v2</w:t>
+                <w:t xml:space="preserve">hal-05345541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and educational potential of a computational model of vacuum-assisted delivery on a birth simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomechanical computational analysis of vacuum-assisted delivery : insights and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Vallet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106633⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.111-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345541v1</w:t>
+                <w:t xml:space="preserve">hal-05191725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary quantification of the clinical gesture during vacuum assisted delivery on a training dummy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the skin-to-bone mechanical interaction on porcine scalp: A combined experimental and computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Vallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O Morel</w:t>
+                <w:t xml:space="preserve">O. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2023.106093⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609789v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the skin-to-bone mechanical interaction on porcine scalp: A combined experimental and computational approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bertholdt</w:t>
+                <w:t xml:space="preserve">A preliminary quantification of the clinical gesture during vacuum assisted delivery on a training dummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rahouadj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Morel</w:t>
+                <w:t xml:space="preserve">O Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106139⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2023.106093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611473v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of suction-based gripping strategies in wildlife towards future evolutions of the obstetrical suction cup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+                <w:t xml:space="preserve">Surface engineering of titanium alloy TiAl6V4 by multi-interstitial diffusion using plasma processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L Christiansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/ac9878⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26889277.2021.2010504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146753v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of titanium alloy TiAl6V4 by multi-interstitial diffusion using plasma processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas L Christiansen</w:t>
+                <w:t xml:space="preserve">Analysis of suction-based gripping strategies in wildlife towards future evolutions of the obstetrical suction cup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/26889277.2021.2010504⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.061003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ac9878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150984v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation et à la modélisation de l'accouchement instrumenté par ventouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04512625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1223,206 +1223,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of the Skin: Characterizations, Modeling and Scalp Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Laurent; Claude Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.33-64, 2024, 978-1-789-45160-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomécanique de la peau : caractérisations, modélisations et applications au scalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants : Imagerie, caractérisations et modélisation pour l'étude des tissus mous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.61-93, 2023, 9781789481600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9160.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1432,526 +1432,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization within porcine scalp by peel testing and non-invasive suction tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards a numerical model of a training obstetrical dummy to enhance vacuum assisted delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Symposium on Computer Methods in Biomechanics an Biomedical Engineering CMBBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481458v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and computational modelling of skin to bone interaction through peeling test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization within porcine scalp by peel testing and non-invasive suction tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bertholdt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Symposium on Computer Methods in Biomechanics an Biomedical Engineering CMBBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d’Arts et Métiers – ParisTech; Université Paris Cité, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668194v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a numerical model of a training obstetrical dummy to enhance vacuum assisted delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization and computational modelling of skin to bone interaction through peeling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bertholdt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th International Symposium on Computer Methods in Biomechanics an Biomedical Engineering CMBBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Arts et Métiers – ParisTech; Université Paris Cité, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892182v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a non-invasive testing device of fetal scalp properties for the study of vacuum-extracted delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Congress of the Society of Biomechanics - 46ème Congrès Société Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.49-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1961,154 +1961,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization by peeling tests on pig scalps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastrich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2118,140 +2118,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of peeling tests performed on porcine scalps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/HJOAEF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2319,51 +2319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1161FFD3"/>
+    <w:nsid w:val="4451DCA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3216-9401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275908496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191725v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahouadj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac9878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L Christiansen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26889277.2021.2010504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04512625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9160.ch2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3216-9401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275908496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191725v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Vallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahouadj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L Christiansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26889277.2021.2010504" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac9878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04512625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9160.ch2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>