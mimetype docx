--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -529,1935 +529,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archives, syndicalisme enseignant, histoire de l’éducation : entretien avec Antoine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Désiré Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 53 (1), pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.053.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réforme Fontanet des 10 % : un processus inabouti de rénovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.123-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoire-education.7943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antoine Prost</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de Lionel Jospin au ministère de l’Education nationale : un recul de la laïcité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 53 (21), pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.8359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“In the Opposite Direction of History”? Resistance to Post-May 1968 Educational Reforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.4328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guardians of the Established Order in Secondary Schools? The SNALC, CNGA, and Société des agrégés Dealing with the Consequences of May 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.4490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique complexe et évolutive des programmes scolaires (1880-1990) : production de la norme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Désiré Robert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Verneuil</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud d'Enfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 53 (1), pp.151-168. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...124 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May 1968: A Pedagogical Breaking Point? An Interview with Antoine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.4328⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.4595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Renaud d'Enfert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservatisme social et réformisme pédagogique? Un syndicat d’enseignants français après Mai 1968: la CNGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Lusófona de Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 47 (43), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24140/issn.1645-7250.rle43.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école en France du xix e siècle à nos jours : une affaire politique ou une question technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 159 (3), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.159.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics and pedagogy. The teaching of morality in boys’ secondary education (1902-1923)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.101-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.4050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jospin, l’école publique et les religions : position ambiguë ou respect d’une laïcité équilibrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°49, pp. 119-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEN et IPR : des histoires contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les inspecteurs territoriaux : médiateurs du changement, pp. 11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’“omnipotence des bureaux“ à la représentation du personnel : les organes de décision concernant l’avancement et les promotions dans l’enseignement secondaire entre 1808 et 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°145, pp. 45-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the omnipotence of the administration to the representation of teaching staff: decision-making bodies concerning promotions in secondary education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.45-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.3192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporatisme et néo-corporatisme : les instances de gestion de la carrière des enseignants depuis le XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 1 et 2 (n°145 et n°146), pp. 9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création du CAPES : révolution ou innovation contrariée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47</w:t>
+              <w:t xml:space="preserve">, 2016, La réforme de l’éducation en France, n°41, pp. 81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guardians of the Established Order in Secondary Schools? The SNALC, CNGA, and Société des agrégés Dealing with the Consequences of May 1968</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre du catéchisme a bien eu lieu : débats sur l’aménagement du temps scolaire dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°132, pp. 125-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...345 lines deleted...]
-                <w:t xml:space="preserve">Politics and pedagogy. The teaching of morality in boys’ secondary education (1902-1923)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporation universitaire et société civile : les débats sur la composition du Conseil supérieur de l’instruction publique pendant la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.101-157. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, L’État et l’éducation en France, XIXe-XXe siècles, n°140 et 141, pp. 51-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jospin, l’école publique et les religions : position ambiguë ou respect d’une laïcité équilibrée</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coéducation et mixité : la polémique sur la gémination des écoles publiques dans le premier tiers du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n°49, pp. 119-133</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°248, pp. 47-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre du catéchisme a bien eu lieu : débats sur l’aménagement du temps scolaire dans les années 1980</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École et religion : enjeux du passé, enjeux dépassés, enjeux déplacés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n°132, pp. 125-137</w:t>
+              <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les religions à l’école, n°32, pp. 13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">De l’“omnipotence des bureaux“ à la représentation du personnel : les organes de décision concernant l’avancement et les promotions dans l’enseignement secondaire entre 1808 et 1940</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations corporatives des professeurs de lycée et les associations de spécialistes : un enjeu identitaire (1905-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°145, pp. 45-78</w:t>
+              <w:t xml:space="preserve">, 2014, Les associations de spécialistes : militantisme et identités professionnelles (XXe-XXIe siècles), n°142, pp. 83-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...181 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Claude Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La réforme de l’éducation en France, n°41, pp. 81-98</w:t>
+              <w:t xml:space="preserve">, 2014, HS 3, pp.151-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École et religion : enjeux du passé, enjeux dépassés, enjeux déplacés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (4), pp.13-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hmc.032.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...288 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principaux du collège de Compiègne entre 1848 et 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société historique de Compiègne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp.250-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2467,98 +2398,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats et la réforme Jean Zay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie de Jean Zay : inspiration pour les politiques d'aujourd'hui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Amis de Jean Zay, Jun 2013, Paris, France. pp. 65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2568,91 +2499,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oppositions aux réformes éducatives de l'après-Mai 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lachaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lachaise</w:t>
+                <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,120 +2602,120 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régler les carrières enseignantes : une histoire administrative et syndicale des conseils et commissions, XVIIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1 et 2 (n°145 et n°146), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2794,699 +2725,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité scolaire. La loi de 2004 vingt ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Husser</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Lyon, 2024, 9782729714611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoles en révoltes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Lyon, 2024, 9782729714611</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782729714147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'enseignement en France : XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Porhel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Seguy</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 412 p., 2020, 978-2-200-61333-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'enseignement en France XIX - XXI siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782729714147</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. 2020, 2200613334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Luc</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agrégés. Histoire d’une exception française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 640 p., 2017, Alpha, 978-2-410-00976-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation nationale, Jeunesse et sports : territoires en conflits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condette</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Froissart, Tony; Verneuil, Yves. Armand Colin, 3, 168 p., 2014, Carrefours de l'éducation. Hors-série, ISSN 2118-2094, 978-2-200-29122-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation nationale, Jeunesse et Sport : territoires en conflits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin. 2020, 2200613334</w:t>
+              <w:t xml:space="preserve">Armand Colin, 256 p., 2014, Carrefours de l'éducation, 9782200291228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Luc</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement éducatif et vie scolaire dans les établissements d'enseignement secondaire depuis le XVIIe siècle, dossier thématique de la revue Carrefours de l'éducation, n° 35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 412 p., 2020, 978-2-200-61333-4</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3496,51 +3427,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les syndicats du personnel de l’enseignement technique dans le premier tiers du XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Désiré Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3550,1125 +3481,1198 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodé Gérard, Lembré Stéphane, Thivend Mariann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une formation au travail pour tous. La loi Astier, un projet pour le XXe siècle,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-207, 2022, Histoire des techniques, 978-2-406-13037-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux remises en cause de la forme scolaire : les réformes de l’enseignement secondaire de Jules Simon (1872) et de Léon Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Jean-Yves Seguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour de la « forme scolaire » : mélanges offerts à André D. Robert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 95-109, 2018, Questions d'éducation et de formation, 9782814305175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp. 95-109, 2018, Questions d'éducation et de formation, 9782814305175</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Désiré Férard et Léon Chauvin : deux inspecteurs primaires autobiographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Jean-François Condette (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les personnels d'inspection. Contrôler, évaluer, conseiller les enseignants. Retour sur une histoire, France-Europe (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 79-95, 2017, 978-2-7535-5369-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marthe Liébert, née Liébert, biographe de Mathilde Salomon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Salomon au Conseil supérieur de l’instruction publique (1892-1909). Son action et ses idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Jean-Pierre de Giorgio (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école des jeunes filles. Mathilde Salomon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 99-128, 2017, 978-2-7535-5471-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...78 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01974330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Salomon au Conseil supérieur de l’instruction publique (1892-1909). Son action et ses idées</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Liébert, née Liébert, biographe de Mathilde Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Jean-Pierre de Giorgio (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école des jeunes filles. Mathilde Salomon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 99-128, 2017, 978-2-7535-5471-9</w:t>
+              <w:t xml:space="preserve">, pp. 129-137, 2017, 978-2-7535-5471-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principaux du collège de Compiègne au XIXe siècle : caractéristiques d’un groupe et jeu des relations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Jean-François Condette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chefs d’établissement. Diriger une institution scolaire ou universitaire, XVIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 185-206, 2015, 978-2-7535-4133-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professeurs de la première faculté des lettres d’Amiens (1810-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Bruno Poucet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’enseignement supérieur en Picardie (1804-1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 76-86, 2015, 978-2-36058-051-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants amiénois en médecine au milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Bruno Poucet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’enseignement supérieur en Picardie (1804-1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 165-178, 2015, 978-2-36058-051-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encrage</w:t>
-[...15 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01975163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “mouvance Jeunesse et Sport“ : une identité collective particulière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duceux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Tony Froissart et Yves Verneuil (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation nationale, Jeunesse et Sport : territoires en conflits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 133-150, 2014, 9782200291228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commissions sur la formation des maîtres dans l'après 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prost, Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des maîtres : de 1940 à 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133-147, 2014, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-3534-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des professeurs du second degré dans les CPR, 1952-1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Antoine Prost (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des maîtres de 1940 à 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 177-192, 2014, 978-2-7535-3534-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre patriotisme et corporatisme : la valorisation du rôle des professeurs de l'enseignement secondaire dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condette, Jean-François; Verneuil, Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles dans la guerre : acteurs et institutions éducatives dans les tourmentes guerrières, XVIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.195-213, 2014, Histoire et civilisations, ISSN 1284-5655, 978-2-7574-0765-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndicalisme enseignant : archives, histoire et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Jean-François Condette et Marguerite Figeac-Montus (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces du passé de l’Éducation… Patrimoines et territoires de la recherche en éducation dans l’espace français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l’Homme d’Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 83-98, 2014, Élites politiques et idéologies, 9782858924370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp. 83-98, 2014, Élites politiques et idéologies, 9782858924370</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débats sur la présence des femmes dans les classes élémentaires des lycées de garçons (1880-1914) : construction du genre et identité sexuelle enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morin-Messabel, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filles-garçons : questions de genre, de la formation à l'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.27-50, 2013, 978-2-7297-0865-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975634v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile appropriation de la grève par les professeurs de lycée, 1919-1939</w:t>
               </w:r>
@@ -4698,232 +4702,159 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grève enseignante en quête d'efficacité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.35-43, 2013, 978-2-84950-384-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176821v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02176819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Albert Sandoz » et « Catherine Schulhof »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique, mouvement ouvrier, mouvement social [Le Maitron]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5070,51 +5001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1218q" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12how" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hp5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.7943" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8359" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NS5C5SCK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.4328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.4490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.4595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle43.13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.159.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.032.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Seguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/ecoles-en-revolte/965" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03704503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-agreges-0#anchor1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savoie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100073070&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4444" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100142560&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3920" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encrage.net/encrage/pages/fichouvrage.php?ID=622&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/education-nationale-jeunesse-et-sports-nouvelles-frontieres-9782200291228" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3682" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100421580&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1218q" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12how" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hp5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.7943" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8359" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NS5C5SCK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.4328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.4490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.4595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle43.13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.159.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.032.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Seguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/ecoles-en-revolte/965" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03704503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-agreges-0#anchor1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savoie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100073070&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100142560&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4444" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3920" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encrage.net/encrage/pages/fichouvrage.php?ID=622&amp;amp;edtid=4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01974163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/education-nationale-jeunesse-et-sports-nouvelles-frontieres-9782200291228" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100421580&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>