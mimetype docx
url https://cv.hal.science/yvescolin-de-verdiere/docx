--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -2840,376 +2840,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering and correlations</w:t>
+                <w:t xml:space="preserve">Singularities of the wave trace near cluster points of the length spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jerison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578746v1</w:t>
+                <w:t xml:space="preserve">hal-00551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularities of the wave trace near cluster points of the length spectrum</w:t>
+                <w:t xml:space="preserve">Scattering and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jerison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00551705v1</w:t>
+                <w:t xml:space="preserve">hal-00578746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the remainder in the Weyl formula for the Euclidean disk</w:t>
+                <w:t xml:space="preserve">A Semi-classical calculus of correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585360v2</w:t>
+                <w:t xml:space="preserve">hal-00574470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-classical calculus of correlations</w:t>
+                <w:t xml:space="preserve">On the remainder in the Weyl formula for the Euclidean disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574470v1</w:t>
+                <w:t xml:space="preserve">hal-00585360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining quantum particles with a purely magnetic field</w:t>
+                <w:t xml:space="preserve">Modes and quasi-modes on surfaces: variation on an idea of Andrew Hassell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365828v3</w:t>
+                <w:t xml:space="preserve">hal-00360811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du problème du toboggan d'Abel au problème inverse semi-classique</w:t>
               </w:r>
@@ -3264,89 +3251,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes and quasi-modes on surfaces: variation on an idea of Andrew Hassell</w:t>
+                <w:t xml:space="preserve">Confining quantum particles with a purely magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Truc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360811v1</w:t>
+                <w:t xml:space="preserve">hal-00365828v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semi-classical spectrum and the Birkhoff normal form</w:t>
               </w:r>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-classical inverse problem I: Taylor expansions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,51 +3974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009034v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2022.2063208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutet de Monvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.08744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540423v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761011v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2020.13.1521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685278v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Raymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin Deverd&#236;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21845" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907569v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656768v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578731v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264373v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00684.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D243PBV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320169v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jerison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585360v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01412043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malgrange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Val&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Witomski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009034v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2022.2063208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutet de Monvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.08744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540423v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761011v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2020.13.1521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685278v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Raymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin Deverd&#236;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21845" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907569v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656768v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578731v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264373v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00684.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D243PBV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320169v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jerison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585360v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01412043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malgrange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Val&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Witomski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>