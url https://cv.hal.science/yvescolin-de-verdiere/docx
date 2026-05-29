--- v1 (2026-05-04)
+++ v2 (2026-05-29)
@@ -2487,181 +2487,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t>
+                <w:t xml:space="preserve">Periodic geodesics for contact sub-Riemannian 3D manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdìère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885610v1</w:t>
+                <w:t xml:space="preserve">hal-03589895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic geodesics for contact sub-Riemannian 3D manifolds</w:t>
+                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdìère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589895v1</w:t>
+                <w:t xml:space="preserve">hal-03885610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large time asymptotics of the wave fronts length II: surfaces with integrable Hamiltonians</w:t>
               </w:r>
@@ -2840,513 +2840,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularities of the wave trace near cluster points of the length spectrum</w:t>
+                <w:t xml:space="preserve">Scattering and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551705v1</w:t>
+                <w:t xml:space="preserve">hal-00578746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering and correlations</w:t>
+                <w:t xml:space="preserve">Singularities of the wave trace near cluster points of the length spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jerison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578746v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-classical calculus of correlations</w:t>
+                <w:t xml:space="preserve">On the remainder in the Weyl formula for the Euclidean disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574470v1</w:t>
+                <w:t xml:space="preserve">hal-00585360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the remainder in the Weyl formula for the Euclidean disk</w:t>
+                <w:t xml:space="preserve">A Semi-classical calculus of correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585360v2</w:t>
+                <w:t xml:space="preserve">hal-00574470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes and quasi-modes on surfaces: variation on an idea of Andrew Hassell</w:t>
+                <w:t xml:space="preserve">Du problème du toboggan d'Abel au problème inverse semi-classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Truc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360811v1</w:t>
+                <w:t xml:space="preserve">hal-00400153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du problème du toboggan d'Abel au problème inverse semi-classique</w:t>
+                <w:t xml:space="preserve">Confining quantum particles with a purely magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Truc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00400153v1</w:t>
+                <w:t xml:space="preserve">hal-00365828v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining quantum particles with a purely magnetic field</w:t>
+                <w:t xml:space="preserve">Modes and quasi-modes on surfaces: variation on an idea of Andrew Hassell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365828v3</w:t>
+                <w:t xml:space="preserve">hal-00360811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semi-classical spectrum and the Birkhoff normal form</w:t>
               </w:r>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-classical inverse problem I: Taylor expansions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,51 +3974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009034v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2022.2063208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutet de Monvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.08744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540423v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761011v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2020.13.1521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685278v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Raymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin Deverd&#236;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21845" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907569v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656768v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578731v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264373v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00684.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D243PBV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320169v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jerison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585360v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01412043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malgrange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Val&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Witomski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009034v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2022.2063208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutet de Monvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.08744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540423v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761011v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2020.13.1521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685278v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Raymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin Deverd&#236;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21845" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907569v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656768v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578731v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264373v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00684.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D243PBV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320169v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jerison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585360v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Truc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01412043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malgrange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Val&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Witomski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>