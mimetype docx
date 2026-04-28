--- v0 (2026-03-18)
+++ v1 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Dallery </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Dallery est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à CentraleSupélec (anciennement Ecole Centrale Paris). Il est par ailleurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associé au sein de Diagma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cabinet de conseil en supply chain management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Dallery a rejoint l’Ecole Centrale Paris en 1999 pour développer l’activité en gestion des opérations et supply chain management. Son action s'est concrétisée en particulier par :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La création, au sein du cursus centralien, d'une filière métier en Management de Production & Logistique qui s’est depuis transformée en un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’option Génie Industriel de 3ème année</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le développement d'activités de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche/Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine du supply chain management dont une partie importante en lien avec des entreprises</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le développement d’un programme de formation en supply chain à destination des managers et de programmes personnalisés pour de grandes entreprises</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La création de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui regroupe dans un partenariat unique des entreprises de secteurs variés sur des actions de recherche/innovation, de recrutement et d’executive education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur au sein du Laboratoire Génie Industriel (LGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Centrale Supélec, équipe Aide à la Décision pour la production et la distribution de biens et de services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la chaire Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec comme partenaires </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour, LVMH, Safran, Sanofi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du Programme Executive Education en Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été responsable du département Sciences de l’Entreprise et directeur-adjoint du Laboratoire de Génie Industriel. Il a par ailleurs été l’un des pilotes du projet Ariane, projet de refonte complète du cursus d’ingénieur centralien dont la première promotion est sortie en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Dallery s’intéresse au management de la supply chain dans ses diverses dimensions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégie supply chain et supply chain design</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation des processus de la supply chain : S&OP (Sales & Operations Planning), prévisions, planification de la production, gestion de stocks et pilotage des flux,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation globale de la supply chain : vision multi-acteurs, collaboration, mutualisation,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Indicateurs de performances, démarches d'animation et d’amélioration de la performance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’intéresse aussi au domaine des services (call centers, hospitalisation à domicile, logistique urbaine,…)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support framework to improve flow management in a supply chain subject to risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2024.2335874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rush deliveries in periodic review assemble-to-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4078-4097. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1505059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitting optimisation in Just-in-Time mixed-model assembly lines: assigning parts to pickers in a hybrid robot–operator kitting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1418988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority optimization and make-to-stock/make-to-order decision in multiproduct manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.1199 - 1219. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Center Delay Announcement Using a Newsvendor-Like Performance Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Aksin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salah Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.587-604. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/poms.12259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible architecture for call centers with skill-based routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (192-207), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND MANAGEMENT OF SUPPLY CHAIN PERFORMANCE: PRACTICES IN TODAY’S LARGE COMPANIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.16-30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2015.11728691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal policy structure characterization for a two-period dual-sourcing inventory control model with forecast updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157, pp.238 - 249. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management applied to home care services: Analysis of the districting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.587 - 598. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost allocation in a full truckload shipment consolidation game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inventory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.127 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition Formation and Cost Allocation for Joint Replenishment Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1015 - 1027. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1937-5956.2012.01333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including sustainability criteria into inventory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 222 (2), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution approaches for the discrete lot-sizing and scheduling problem with identical parallel resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (9), pp.2587 - 2603. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.532927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Centers with Delay Information: Models and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Aksin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 13 (N° 4), p. 534-548. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/msom.1110.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2010.035655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting under uncertain capacity: a generalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesim Erkip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inventory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.125 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Glass Coating Lines: MIP Models and Valid Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Miègeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202 (3), pp.747-755. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online scheduling policies for multiclass call centers with impatient customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ger Koole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207 (1), pp. 258-268. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-period production planning and inventory control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.118,n°1, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Inaccuracy in Retail Stores Due to Theft: Ana Analysis of the Benefits of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Lot Sizing and Scheduling using Product Decomposition into Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Miègeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (9), pp.2690-2698. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2008.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Loading and Unloading of Crude Oil in a Refinery Using Event-Based Discrete-Time Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (8), pp.1413-1426. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2009.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Re-order Point Inventory Control with Lead-Time Uncertainty: Analysis and Empirical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris A Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Nikolopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (09), pp.2461-2483. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540701666824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing material handling costs in an assembly workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (14), pp.3853-3866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Discrete Lot-Sizing and Scheduling Problem with Sequence-Dependent Changeover Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (1), pp.32-36. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Combined Make-to-Stock and Make-to-Order Multiproduct Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.2009,nºID 716059, pp.Info introuvable. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/716059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Center Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nait-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/mnsc.1070.0822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments of first passage times in general birth–death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.49-76. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-007-0174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of the RFID Technology on Reducing Misplacement Errors at the Retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Facility Layout Problem in a Final Assembly Workshop using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/infor.45.2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs static pricing in a make-to-stock queue with partially controlled production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.193-205. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-006-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR MULTISERVER QUEUES WITH RENEGING AND FINITE WAITING LINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.335-360. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269964807000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of the Newsvendor Model with Unreliable Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus decentralized production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karaesmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the Newsvendor model with unreliable supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-005-0025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Inventory Systems Subject to Errors by Deploying the RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.N°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of advance demand information in production/inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.135-157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000012278.41301.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative modelling of multi-stage production-inventory control policies with lot sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.1273-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des règles de priorités dans un système de pilotage mixte - Production à la commande-production par anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.36,n°1, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production capacity of flexible manufacturing systems with fixed production ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Buitenhek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flexible Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (3), pp.203-225. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015847710395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stock allocation for a capacitated supply system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Vericourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.1486-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base stock versus WIP cap in single-stage make-to-stock production-inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.627-636. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014503725395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-product kanban like control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (16), pp.4225-4255. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540210146198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-class Approximation Technique for the Analysis of Kanban-Like Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Frein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (2), pp.307-328. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540010004331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for pull control mechanisms in multi‐stage manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93, pp.325-355. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018980024795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic scheduling in a make-to-stock system: A partial characterization of optimal policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Véricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.811-819. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.48.5.811.12404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximation method for general closed queuing networks with Fork/Join mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.198-208. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/254260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved decomposition method for the analysis of production lines with unreliable machines and finite buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (5), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/002075499191427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial characterization of optimal hedging point policies in unreliable two-part-type manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivatsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (1), pp.36-45. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.46.1.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of open queueing networks with arbitrary configuration and finite buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Bouhchouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Frein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 79, pp.181-206. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018918604554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneization techniques for the analysis of production lines with unreliable machines and finite buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (3), pp.200-215. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0947-3580(97)70078-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of fork/join queueing networks with blocking under various operating mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (4), pp.503-518. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.611303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse opérationnelle: une approche non stochastique des réseaux de files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 20, pp.43--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Learning Methods in Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliographic review and qualitative comparison of scenarios for returnable transport items distribution planning in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain: Interconnected Supply Chains in an Era of Innovation, ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, unknown, France. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review on Shortage Cost Modeling in Inventory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haythem Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Operations Research and Entreprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Framework for Classifying Returnable Transport Items Closed-Loop/Reverse Logistics Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1955-1960, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility: review of situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components Inventory Control in an Assemble-to-Order System with Rush Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Inventories (International Society for Inventory Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components’ demand analysis in Assemble-to-Order systems: An analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling kitting operations in a semi-robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to assess the performance of a robotic kitting system in an assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service capacity pooling in M/G/1 service systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING SUPPLY CHAIN PERFORMANCE MEASUREMENT AND MANAGEMENT SYSTEMS : A SYSTEMIC PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IEEE International Conference on Advanced Logistics and Transport - (IEEE ICALT'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND MANAGEMENT OF SUPPLY CHAIN PERFORMANCE: A BENCHMARKING STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Management of Supply Chain Performance: A Benchmarking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.433-440, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base Stock Inventory Systems with Compound Poisson Demand: Case of Partial Lost Sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zied Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40361-3_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flexible Architecture for Call Centers with Skill-Based Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse S Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Incorporate Sustainability Criteria into Operations Management Models? The Sustainable Order Quantity Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Ordering and Inspection Policy for a Multi-Period Inventory system subject to Shrinkage Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Symposium on Management, Engineering and Informatics (MEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approaches for the Home Health Care Districting Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Operations management based models developed for Home Health Care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a perishable inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Stochastic Models of Manufacturing and Service Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ostuni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Centrale Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting under uncertain capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesim K Erkip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage newsboy model with backoreder and initial inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of forecast based reorder point policies : the benefit of using forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Inventory Control Policy Under Demand, Yield and Lead Time Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SSSM (Sevice Systems and Service Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity (QNETs 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Ilkey, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity QNETs 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Ilkey, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAC Procedures For Delay-constrained VBR sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP workshop on performance modelling and evaluation of ATM networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Illkley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance comparison of pull type control mechanisms for multi-stage manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Working Seminar on Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensions of a decomposition method for the performance evaluation of manufacturing flow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Performance Evaluation and Optimization of Production Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended kanban control systems for assembly manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base stock inventory systems with compound poisson demand: case of partial lost sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems Competitive Manufacturing for Innovative Products and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client Portfolio-Based Call Center Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : World Intellectual Property Organization, WO 2006/003306. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary Delays for a Multiclass Priority Queue With Reneging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Call Centers with Delays Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinep Aksin Karaesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments of First Passage Times in General Birth-Death Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Queueing Delays for Multiclass Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Scheduling Policies for Multiclass Call Centers with Impatient Customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Scheduling Policies for Multiclass Call Centers with Impatient Customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ger Koole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonicity Properties for Multiserver Queues with Reneging and Finite Waiting Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and Announcing Waiting Times in Multiple Customer Class Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Call Centers with Information about Anticipated Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Models of Customer Portfolio Management in Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Centers Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nait-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated Lot Sizing models: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method enabling Components Requisitions and Forecasts Analysis in Assemble-to-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Sustainability Criteria into Inventory Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority allocation decisions in large scale MTO/MTS - Multi-product manufacturing systems: technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence, reversibility and symmetry properties in fork/join queueing networks with blocking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1267, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Dallery </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Dallery est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à CentraleSupélec (anciennement Ecole Centrale Paris). Il est par ailleurs </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associé au sein de Diagma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cabinet de conseil en supply chain management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Dallery a rejoint l’Ecole Centrale Paris en 1999 pour développer l’activité en gestion des opérations et supply chain management. Son action s'est concrétisée en particulier par :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La création, au sein du cursus centralien, d'une filière métier en Management de Production & Logistique qui s’est depuis transformée en un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’option Génie Industriel de 3ème année</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le développement d'activités de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche/Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine du supply chain management dont une partie importante en lien avec des entreprises</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le développement d’un programme de formation en supply chain à destination des managers et de programmes personnalisés pour de grandes entreprises</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La création de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui regroupe dans un partenariat unique des entreprises de secteurs variés sur des actions de recherche/innovation, de recrutement et d’executive education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur au sein du Laboratoire Génie Industriel (LGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Centrale Supélec, équipe Aide à la Décision pour la production et la distribution de biens et de services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la chaire Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec comme partenaires </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour, LVMH, Safran, Sanofi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du Programme Executive Education en Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été responsable du département Sciences de l’Entreprise et directeur-adjoint du Laboratoire de Génie Industriel. Il a par ailleurs été l’un des pilotes du projet Ariane, projet de refonte complète du cursus d’ingénieur centralien dont la première promotion est sortie en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Dallery s’intéresse au management de la supply chain dans ses diverses dimensions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégie supply chain et supply chain design</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation des processus de la supply chain : S&OP (Sales & Operations Planning), prévisions, planification de la production, gestion de stocks et pilotage des flux,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation globale de la supply chain : vision multi-acteurs, collaboration, mutualisation,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Indicateurs de performances, démarches d'animation et d’amélioration de la performance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’intéresse aussi au domaine des services (call centers, hospitalisation à domicile, logistique urbaine,…)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support framework to improve flow management in a supply chain subject to risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2024.2335874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rush deliveries in periodic review assemble-to-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4078-4097. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1505059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitting optimisation in Just-in-Time mixed-model assembly lines: assigning parts to pickers in a hybrid robot–operator kitting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1418988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority optimization and make-to-stock/make-to-order decision in multiproduct manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.1199 - 1219. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Center Delay Announcement Using a Newsvendor-Like Performance Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Aksin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salah Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.587-604. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/poms.12259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible architecture for call centers with skill-based routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (192-207), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND MANAGEMENT OF SUPPLY CHAIN PERFORMANCE: PRACTICES IN TODAY’S LARGE COMPANIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.16-30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2015.11728691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal policy structure characterization for a two-period dual-sourcing inventory control model with forecast updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157, pp.238 - 249. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management applied to home care services: Analysis of the districting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.587 - 598. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost allocation in a full truckload shipment consolidation game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inventory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.127 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition Formation and Cost Allocation for Joint Replenishment Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1015 - 1027. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1937-5956.2012.01333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including sustainability criteria into inventory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 222 (2), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution approaches for the discrete lot-sizing and scheduling problem with identical parallel resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (9), pp.2587 - 2603. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.532927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Centers with Delay Information: Models and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Aksin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing and Service Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 13 (N° 4), p. 534-548. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/msom.1110.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting under uncertain capacity: a generalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesim Erkip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inventory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.125 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2010.035655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Glass Coating Lines: MIP Models and Valid Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Miègeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202 (3), pp.747-755. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online scheduling policies for multiclass call centers with impatient customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ger Koole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207 (1), pp. 258-268. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Loading and Unloading of Crude Oil in a Refinery Using Event-Based Discrete-Time Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (8), pp.1413-1426. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2009.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-period production planning and inventory control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.118,n°1, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Lot Sizing and Scheduling using Product Decomposition into Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Miègeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (9), pp.2690-2698. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2008.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Inaccuracy in Retail Stores Due to Theft: Ana Analysis of the Benefits of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Re-order Point Inventory Control with Lead-Time Uncertainty: Analysis and Empirical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris A Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Nikolopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (09), pp.2461-2483. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540701666824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing material handling costs in an assembly workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (14), pp.3853-3866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Discrete Lot-Sizing and Scheduling Problem with Sequence-Dependent Changeover Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (1), pp.32-36. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Combined Make-to-Stock and Make-to-Order Multiproduct Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.2009,nºID 716059, pp.Info introuvable. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/716059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Center Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nait-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/mnsc.1070.0822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments of first passage times in general birth–death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.49-76. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-007-0174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of the RFID Technology on Reducing Misplacement Errors at the Retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Facility Layout Problem in a Final Assembly Workshop using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/infor.45.2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs static pricing in a make-to-stock queue with partially controlled production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.193-205. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-006-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONOTONICITY PROPERTIES FOR MULTISERVER QUEUES WITH RENEGING AND FINITE WAITING LINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.335-360. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269964807000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of the Newsvendor Model with Unreliable Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus decentralized production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karaesmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the Newsvendor model with unreliable supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-005-0025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Inventory Systems Subject to Errors by Deploying the RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.N°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of advance demand information in production/inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.135-157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000012278.41301.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative modelling of multi-stage production-inventory control policies with lot sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.1273-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base stock versus WIP cap in single-stage make-to-stock production-inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.627-636. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014503725395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production capacity of flexible manufacturing systems with fixed production ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Buitenhek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flexible Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (3), pp.203-225. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015847710395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des règles de priorités dans un système de pilotage mixte - Production à la commande-production par anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.36,n°1, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stock allocation for a capacitated supply system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Vericourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.1486-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-product kanban like control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (16), pp.4225-4255. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540210146198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-class Approximation Technique for the Analysis of Kanban-Like Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Frein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (2), pp.307-328. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540010004331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for pull control mechanisms in multi‐stage manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93, pp.325-355. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018980024795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic scheduling in a make-to-stock system: A partial characterization of optimal policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Véricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.811-819. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.48.5.811.12404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximation method for general closed queuing networks with Fork/Join mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.198-208. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/254260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved decomposition method for the analysis of production lines with unreliable machines and finite buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (5), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/002075499191427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial characterization of optimal hedging point policies in unreliable two-part-type manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivatsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (1), pp.36-45. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.46.1.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of open queueing networks with arbitrary configuration and finite buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Bouhchouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Frein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 79, pp.181-206. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018918604554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneization techniques for the analysis of production lines with unreliable machines and finite buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (3), pp.200-215. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0947-3580(97)70078-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of fork/join queueing networks with blocking under various operating mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (4), pp.503-518. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.611303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse opérationnelle: une approche non stochastique des réseaux de files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 20, pp.43--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Learning Methods in Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliographic review and qualitative comparison of scenarios for returnable transport items distribution planning in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain: Interconnected Supply Chains in an Era of Innovation, ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, unknown, France. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review on Shortage Cost Modeling in Inventory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haythem Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Operations Research and Entreprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Framework for Classifying Returnable Transport Items Closed-Loop/Reverse Logistics Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1955-1960, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility: review of situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components Inventory Control in an Assemble-to-Order System with Rush Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Inventories (International Society for Inventory Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components’ demand analysis in Assemble-to-Order systems: An analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling kitting operations in a semi-robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to assess the performance of a robotic kitting system in an assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING SUPPLY CHAIN PERFORMANCE MEASUREMENT AND MANAGEMENT SYSTEMS : A SYSTEMIC PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IEEE International Conference on Advanced Logistics and Transport - (IEEE ICALT'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service capacity pooling in M/G/1 service systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Management of Supply Chain Performance: A Benchmarking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.433-440, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND MANAGEMENT OF SUPPLY CHAIN PERFORMANCE: A BENCHMARKING STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base Stock Inventory Systems with Compound Poisson Demand: Case of Partial Lost Sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zied Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40361-3_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flexible Architecture for Call Centers with Skill-Based Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse S Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Incorporate Sustainability Criteria into Operations Management Models? The Sustainable Order Quantity Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Ordering and Inspection Policy for a Multi-Period Inventory system subject to Shrinkage Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Symposium on Management, Engineering and Informatics (MEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approaches for the Home Health Care Districting Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Operations management based models developed for Home Health Care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a perishable inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Stochastic Models of Manufacturing and Service Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ostuni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Centrale Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting under uncertain capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesim K Erkip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Inventory Control Policy Under Demand, Yield and Lead Time Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SSSM (Sevice Systems and Service Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of forecast based reorder point policies : the benefit of using forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage newsboy model with backoreder and initial inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity (QNETs 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Ilkey, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity QNETs 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Ilkey, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAC Procedures For Delay-constrained VBR sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP workshop on performance modelling and evaluation of ATM networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Illkley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance comparison of pull type control mechanisms for multi-stage manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Karaesmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Working Seminar on Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensions of a decomposition method for the performance evaluation of manufacturing flow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Performance Evaluation and Optimization of Production Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended kanban control systems for assembly manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Liberopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base stock inventory systems with compound poisson demand: case of partial lost sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems Competitive Manufacturing for Innovative Products and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client Portfolio-Based Call Center Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : World Intellectual Property Organization, WO 2006/003306. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary Delays for a Multiclass Priority Queue With Reneging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Scheduling Policies for Multiclass Call Centers with Impatient Customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Call Centers with Delays Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinep Aksin Karaesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Queueing Delays for Multiclass Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments of First Passage Times in General Birth-Death Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Scheduling Policies for Multiclass Call Centers with Impatient Customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ger Koole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonicity Properties for Multiserver Queues with Reneging and Finite Waiting Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and Announcing Waiting Times in Multiple Customer Class Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Call Centers with Information about Anticipated Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Team-Based Organizations in Call Centers Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nait-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Models of Customer Portfolio Management in Call Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated Lot Sizing models: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method enabling Components Requisitions and Forecasts Analysis in Assemble-to-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Sustainability Criteria into Inventory Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority allocation decisions in large scale MTO/MTS - Multi-product manufacturing systems: technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence, reversibility and symmetry properties in fork/join queueing networks with blocking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1267, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D73462"/>
+    <w:nsid w:val="4DDFA3C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4DBD464"/>
+    <w:nsid w:val="94F5655A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. van Delft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lakri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2015.11728691" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.07.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00588707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00537098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2010.035655" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim Erkip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mi&#232;geville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.06.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.08.031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH94MDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2008.11.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saharidis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.02.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TK24WMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris A Syntetos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Nikolopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540701666824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2008.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Youssef y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/716059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Michelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.45.2.65" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-006-0049-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFK6QG6S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saharidis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liberopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000012278.41301.24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XR37SGD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buitenhek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015847710395" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2462798E040B07BF3E9F81812DA7607390965CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Vericourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014503725395" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540210146198" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018980024795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PLWL5JZ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de V&#233;ricourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.48.5.811.12404" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/254260" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002075499191427" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srivatsan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.46.1.36" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(97)70078-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMPBT80N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.611303" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jemai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sahin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Selmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_54" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_88" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728557v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecole Centrale Paris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672452v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim K Erkip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672453v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Babai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023298v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Liberopoulos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455060v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinep Aksin Karaesman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113229v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113305v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Pot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113301v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113302v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614656v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075292v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. van Delft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Aksin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salah Aguir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/poms.12259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.09.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lakri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2015.11728691" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.07.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00588707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/msom.1110.0339" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim Erkip" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00537098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2010.035655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mi&#232;geville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.06.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.02.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-931G72C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saharidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TK24WMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.08.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH94MDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2008.11.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris A Syntetos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Nikolopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540701666824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2008.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Youssef y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/716059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nait-Abdallah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1070.0822" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-007-0174-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C25F8082E25FB868F27CC510088A23108B8A572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Michelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.45.2.65" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-006-0049-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFK6QG6S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964807000010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saharidis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liberopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000012278.41301.24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XR37SGD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014503725395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buitenhek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015847710395" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2462798E040B07BF3E9F81812DA7607390965CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Vericourt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540210146198" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018980024795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PLWL5JZ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de V&#233;ricourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.48.5.811.12404" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/254260" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002075499191427" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srivatsan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.46.1.36" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouhchouch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018918604554" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VNPWB9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(97)70078-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMPBT80N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.611303" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jemai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sahin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Selmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_54" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166629v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_88" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728557v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecole Centrale Paris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672452v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim K Erkip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Babai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672453v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023298v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Liberopoulos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455060v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinep Aksin Karaesman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113229v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Pot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113301v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614656v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075292v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>