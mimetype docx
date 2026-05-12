--- v0 (2026-03-06)
+++ v1 (2026-05-12)
@@ -85,4969 +85,7817 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7484-7544</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">124366821</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">172557142</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000122678654</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of Contractional Stress Propagation, From the Pyrenean Orogen to the Intraplate Domain, Evidenced by U‐Pb Dating of Syn‐Kinematic Calcite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jullien‐sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024TC008634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04974387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of inversion of the Weald–Boulonnais basin inferred from calcite U–Pb geochronology of brittle structures along the Opal Coast, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jullien-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/jgs2024-222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05067383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraplate orogenesis as a driver of multistage karst-hosted mineralization: the Imini manganese case (Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (3), pp.453-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-023-01212-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04230605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at old debates about the Corbières (NE-Pyrenees) geology: salt tectonics and gravity gliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 194, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2023003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Cretaceous-Cenozoic uplifts and tectonics within a Precambrian shield — insight from the Hoggar (Algeria) local sedimentary cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E M Derder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (12), pp.650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-023-11761-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field brittle deformation record in the eastern Paris Basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How sensitive are intraplate inherited structures? Insight from the Cévennes Fault System (Languedoc, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Missenard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Faults and fractures in rocks: mechanics occurrence, dating, stress history and fluid flow, 159 (11-12), pp.2095-2109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756822000772⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 159 (11-12), pp.2082-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756822000152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03826209v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sensitive are intraplate inherited structures? Insight from the Cévennes Fault System (Languedoc, SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Far-field brittle deformation record in the eastern Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Ali Khoudja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 159 (11-12), pp.2082-2094. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756822000152⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Faults and fractures in rocks: mechanics occurrence, dating, stress history and fluid flow, 159 (11-12), pp.2095-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756822000772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239393v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03826209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistage genesis of the late Cretaceous manganese karst-hosted Tasdremt deposit (High Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Magoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (5), pp.935-956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-020-01017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02966596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When did the Pyrenean shortening end? Insight from U–Pb geochronology of syn‐faulting calcite (Corbières area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (6), pp.551-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apatite (U-Th-Sm)/He date dispersion: First insights from machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Recanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 554, pp.116655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Neotectonics” in the northern African margin: new paleomagnetic constraints from northwestern Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Messaoud Derder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (13), pp.1248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-021-07550-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic Record of Deformation in Intraplate Domains: Case Study of Far-Field Deformation in the Grands Causses Area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.7598137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2020/7598137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tortonian onset for the Algerian margin inversion: Evidence from low-temperature thermochronology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Where are the limits of Mesozoic intracontinental sedimentary basins of southern France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Préhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12367⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.104589 (IF 3,79). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518669v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revised tectonic history of Tharsis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Tortonian onset for the Algerian margin inversion: Evidence from low-temperature thermochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Recanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.02.019⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1), pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893680v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic evolution of NW Africa: implications for the Central Atlantic Ocean dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The revised tectonic history of Tharsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paulien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2016-100⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 488, pp.126 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676091v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium trapping in apatite damage: Insights from (U-Th-Sm)/He dating of different granitoid lithologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosella Pinna-Jamme</w:t>
+                <w:t xml:space="preserve">Polyphased Inversions of an Intracontinental Rift: Case Study of the Marrakech High Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.818 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01588347v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postrift history of the eastern central Atlantic passive margin: Insights from the Saharan region of South Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mesozoic evolution of NW Africa: implications for the Central Atlantic Ocean dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Saddiqi</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Pinna-Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011549⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (5), pp.817 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2016-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951492v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical movements along the northern border of the West African Craton : the Reguibat Shield and adjacent basins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helium trapping in apatite damage: Insights from (U-Th-Sm)/He dating of different granitoid lithologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Recanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Pinna-Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 470, pp.116-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064916v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01588347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Moroccan Atlas lithospheric thinning and volcanism be induced by Edge-Driven Convection?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detailed mineralogy and petrology of manganese oxyhydroxide deposits of the Lmini District (Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Bézar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 ((1):), pp.13-23 (2,561)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00647411v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trenchward Plio-Quaternary volcanism migration in the Trans-Mexican Volcanic Belt: the case of the Sierra Nevada range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Postrift history of the eastern central Atlantic passive margin: Insights from the Saharan region of South Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Saddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756810000993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.4645-4666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682728v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic and Cenozoic vertical movements in the Atlas system (Algeria, Morocco, Tunisia): An overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Ruiz</w:t>
+                <w:t xml:space="preserve">The three main steps of the Marrakech High Atlas building in Morocco: Structural evidences from the southern foreland, Imini area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Bezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.109:177-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00576278v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic styles in the Marrakesh High Atlas (Morocco): The role of heritage and mechanical stratigraphy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fracture-fluid relationships : implications for the sealing capacity of clay layers -Insights from field study of the Blue Clay formation, Maltese Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Taki</w:t>
+                <w:t xml:space="preserve">Audrey Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+                <w:t xml:space="preserve">Pierre Vergély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benammi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Sébrier</w:t>
+                <w:t xml:space="preserve">Marc-Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.03.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185: (1), pp.51-63 (OF 1,182). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.1.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144605v1</w:t>
+                <w:t xml:space="preserve">hal-00958278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vertical movements along the northern border of the West African Craton : the Reguibat Shield and adjacent basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leparmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151 ((5):), pp.885-898 (IF 2,270)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eocene exhumation of the Tuareg shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 ((5):), pp.615-618 (IF 3,612)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Moroccan Atlas lithospheric thinning and volcanism be induced by Edge-Driven Convection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.01033.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenchward Plio-Quaternary volcanism migration in the Trans-Mexican Volcanic Belt: the case of the Sierra Nevada range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Martinez-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (3), pp.492-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756810000993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesozoic and Cenozoic vertical movements in the Atlas system (Algeria, Morocco, Tunisia): An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khomsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 475 (1), pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesozoïc and Cenozoïc vertical movements in the Atlas system (Algeria, Morroco, Tunisia) : an overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khomsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 475 ((1):), pp.9-28 (IF1,677)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cenozoic denudation in the Marrakech High Atlas, Morocco: insight from apatite fission-track thermochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Saddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.221-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic styles in the Marrakesh High Atlas (Morocco): The role of heritage and mechanical stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.247-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active tectonics in the Moroccan High Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338 (1-2), pp.65-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal versus asthenospheric origin of the relief of the Atlas Mountains of Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.001⟩</w:t>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.B03401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JB003708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021961v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et âge de la déformation pyrénéenne en domaine intraplaque : le cas de la déformation des Causses revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution des stades de déformation et de circulation de fluides d'un massif subalpin : le massif de la Chartreuse.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Et s'il existait une phase de raccourcissement « tardi – pyrénéenne » à la transition Burdigalien - Langhien ... ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Daniel Muñoz Lopez</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591586v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et s'il existait une phase de raccourcissement « tardi – pyrénéenne » à la transition Burdigalien - Langhien ... ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'évolution des stades de déformation et de circulation de fluides d'un massif subalpin : le massif de la Chartreuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ouahada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Muñoz Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591585v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic structural map of Tertiary formations in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jullien-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Precambrian to Cenozoic: the manganese odyssey of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7TH INTERNATIONAL GEOLOGICA BELGICA MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Africa Museum, Sep 2021, Tervuren, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03401146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrography and origin of the Mn(-Pb) Tasdremt deposit (High Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Magoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01916350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium trapping in apatite damage: insights from overly dispersed (U-Th- Sm)/He dates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Recanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01576606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of Manganese Ore Deposits of the Imini District (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Deconynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie Royale des sciences d'Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age de la minéralisation en Mn du district d'Imini (Maroc)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+                <w:t xml:space="preserve">Identifying eroded Messinian deposits on the Maltese Islands by gypsum Sr isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Casteleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Water-Rock Interaction, WRI 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.830-833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00913410v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-Cenozoic evolution of the Tuareg Shield (Algeria, Sahara): Insights from new thermochronological data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Zeyen</w:t>
+                <w:t xml:space="preserve">Géochimie, minéralogie et chronologie des gisements de manganèse du district d'Imini (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.8578</w:t>
+              <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817309v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00913418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Age de la minéralisation en Mn du district d'Imini (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00913410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meso-Cenozoic evolution of the Tuareg Shield (Algeria, Sahara): Insights from new thermochronological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.8578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meso-Cenozoic vertical movements of the Tuareg Shield, Algerian, Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.vol. 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sealing capacity of clays in multilayer systems : a field study of fracture-fluid flow relationships (Blue Clay formation, Maltese Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castelyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.vol. 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lithosphere-Asthenosphere interactions : the case of the Ahaggar Moutains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gautheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with geological fracturing in safety assessment of a geological disposal: the approach of a technical safety organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential fracturing pattern in clay/limestone alternations and fluid circulations in the Maltese Islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Casteleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fault and top seals congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical movements of the Moroccan Atlas domain during Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Saddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd meeting of the ILP Task Force on Sedimentary Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal shortening versus thermal origins of the unusual foreland domain of the High Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.1607-7962/gra/EGU/06-A-07098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic versus lithospheric origins of the relief of the Atlas Mountains of Morroco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sebrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGUa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Vienne, Austria. pp.1607-7962/gra/EGU05-A-07859-Poster</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic versus lithospheric origins of the relief of the Atlas Mountains of Morroco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sebrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Workshop PICASSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mecina Fondales, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal versus tectonic origins of the unusual foreland domain of the High Atlas, Morroco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Thrust Belts and Foreland Basins à l'IFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Rueil-Malmaison, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to create the highest manganese ore grade in the world ? A geodynamic story in the Atlas of Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-5478, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04083146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tectonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.3ème édition, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neotectonic Deformation Model of the Northern Algeria from Paleomagnetic Data: Preliminary Results from Northwestern Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Messaoud Derder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Significant Applications of Geophysical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.39-41, 2019, Advances in Science, Technology &amp; Innovation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01656-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Atlas system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Michard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geology in Morroco.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier special publications, lecture notes in Earth Sciences, Springer, Berlin, pp.116:133-202, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Major steps in the discovery of Morrocan geology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand-Delga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Michard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology of Morroco. Lecture notes in Earth Sciences,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier special publications, Springer Berlin, pp.116:377-393, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5057,100 +7905,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relief des Atlas Marocains : contribution des processus asthénosphériques et du raccourcissement crustal, aspects chronologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tectonique. Université de Cergy Pontoise, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00125775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5160,105 +8008,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations intraplaques : Expression, âge, et implications géodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Paris Sud (Paris 11), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04498669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5326,51 +8174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9D7C2FE"/>
+    <w:nsid w:val="BD22A8DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5557,51 +8405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvesmissenard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7484-7544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien&#8208;sicre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008634" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05067383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien-Sicre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04230605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01212-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E M Derder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Maouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amenna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-023-11761-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02966596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Magoua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-020-01017-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116655" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Messaoud Derder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Maouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07550-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergely" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7598137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBW781NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01676091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2016-100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011549" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leparmentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Lamotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01033.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD5K1341-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Martinez-Serrano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000993" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QVRW6CNM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khomsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMSHC7GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Taki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benammi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.03.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5F68WVC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Zouine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJKTPRX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ouahada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Mu&#241;oz Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brown" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Deconynck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rougier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5478" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01656-2_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand-Delga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvesmissenard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7484-7544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124366821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172557142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122678654" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien&#8208;sicre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008634" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05067383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien-Sicre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04230605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01212-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E M Derder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Maouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amenna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-023-11761-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02966596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Magoua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-020-01017-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12547" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Messaoud Derder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Maouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07550-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7598137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;haud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12367" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBW781NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouvie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004693" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01676091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2016-100" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;zar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011549" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Bezar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#233;ly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edward Cushing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.1.51" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leparmentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Lamotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rougier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E Gautheron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01033.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD5K1341-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Martinez-Serrano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QVRW6CNM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khomsi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ruiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMSHC7GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466597v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saddiqi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144605v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Taki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benammi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.03.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5F68WVC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Zouine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJKTPRX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPQ0JGS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ouahada" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Mu&#241;oz Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brown" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916350v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576606v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Deconynck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casteleyn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618738v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castelyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergely" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;brier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413966v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01656-2_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zizi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azzouzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand-Delga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>