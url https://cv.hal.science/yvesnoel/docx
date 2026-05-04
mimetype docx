--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -217,360 +217,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRYSTAL code, 1976–2020 and beyond, a long story</w:t>
+                <w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+                <w:t xml:space="preserve">Sarah Figowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pascale</w:t>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+                <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Doll</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004892⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635009v1</w:t>
+                <w:t xml:space="preserve">hal-02933444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CRYSTAL code, 1976–2020 and beyond, a long story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Figowy</w:t>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noel</w:t>
+                <w:t xml:space="preserve">Klaus Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (20), pp.204111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0004892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933444v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalars, vectors and tensors evolving from slabs to bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sansone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -764,51 +764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Salustro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C M Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,51 +1054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (26), pp.13390-13401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRYSTAL 14: A program for the ab initio investigation of crystalline solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1184,51 +1184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (19), pp.1287-1317 </w:t>
@@ -1260,1047 +1260,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of symmetry in configurational analysis for the simulation of disordered solids</w:t>
+                <w:t xml:space="preserve">Zinc oxide nanotubes: An ab initio investigation of their structural, vibrational, elastic, and dielectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Mustapha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Valentina Lacivita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ferrabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/10/105401⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4808156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788359v1</w:t>
+                <w:t xml:space="preserve">hal-00863756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infrared vibrational spectrum of andradite-grossular solid solutions: A quantum mechanical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry and random sampling of symmetry independent configurations for the simulation of disordered solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ferrabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de La Pierre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (35), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459202v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanotubes: An ab initio investigation of their structural, vibrational, elastic, and dielectric properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the use of symmetry in configurational analysis for the simulation of disordered solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de La Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ferrabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4808156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.105401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/10/105401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863756v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and random sampling of symmetry independent configurations for the simulation of disordered solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The infrared vibrational spectrum of andradite-grossular solid solutions: A quantum mechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de La Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco de La Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (35), pp.1-13. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.966-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459480v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure, dielectric properties and infrared vibrational spectrum of fayalite: An ab initio simulation with an all-electron Gaussian basis set and the B3LYP functional</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The infrared spectrum of ortho-enstatite from reflectance experiments and first-principle simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delapierre</w:t>
+                <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maschio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+                <w:t xml:space="preserve">H. Suto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Zicivichi-Wilson</w:t>
+                <w:t xml:space="preserve">H. Sogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Naoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.23195⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20018.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687882v1</w:t>
+                <w:t xml:space="preserve">hal-00687881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of symmetry in SCF caclulations. The case of fullerenes and nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C M Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de La Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1456, pp.248-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4730666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infrared spectrum of ortho-enstatite from reflectance experiments and first-principle simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Demichelis</w:t>
+                <w:t xml:space="preserve">Electronic structure, dielectric properties and infrared vibrational spectrum of fayalite: An ab initio simulation with an all-electron Gaussian basis set and the B3LYP functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Suto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Noel</w:t>
+                <w:t xml:space="preserve">M. Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sogawa</w:t>
+                <w:t xml:space="preserve">L. Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Naoi</w:t>
+                <w:t xml:space="preserve">C.M. Zicivichi-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 420, pp.147-154. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.2098-2108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20018.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.23195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687881v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemical Features of Aluminum Hydroxides As Modeled with the Hybrid B3LYP Functional and Localized Basis Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (27), pp.13107-13134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2328,584 +2328,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT modeling of anatase nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Properties of Carbon Nanotubes: An ab Initio Study Using Large Gaussian Basis Sets and Various DFT Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Demichelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0jm03257c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (18), pp.8876-8885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp110704x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650769v1</w:t>
+                <w:t xml:space="preserve">hal-00650759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Carbon Nanotubes: An ab Initio Study Using Large Gaussian Basis Sets and Various DFT Functionals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">DFT modeling of anatase nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Szieberth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (18), pp.8876-8885. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.4568-4580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp110704x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0jm03257c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650759v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Symmetry in the Ab Initio Quantum Mechanical Simulation of Nanotubes and Related Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ab initio modeling of TiO(2) nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szieberth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrabone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanos cale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.81-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639974v1</w:t>
+                <w:t xml:space="preserve">hal-00687898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of TiO(2) nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the Use of Symmetry in the Ab Initio Quantum Mechanical Simulation of Nanotubes and Related Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ferrabone</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Demichelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanos cale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.855-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687898v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio modeling of TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénes Szieberth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrabone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2951,103 +2951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and energetics of imogolite: a quantum mechanical ab initio study with B3LYP hybrid functional.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, pp.10417-10425</w:t>
@@ -3076,90 +3076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-layered chrysotile nanotubes: A quantum mechanical ab initio simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (20), pp.204701-204701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vetuschi Zuccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys Chem Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (2), pp.87-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3335,77 +3335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio quantum mechanical study of γ-AlOOH boehmite: structure and vibrational spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vibrational spectrum of lizardite-1T Mg3Si2O5(OH)4 at the F point : A contribution from an ab initio periodic B3LYP calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,103 +3598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and stability of aluminium trihydroxides bayerite and gibbsite: A quantum mechanical ab initio study with the CRYSTAL06 code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 465 (4-6), pp.220-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3741,64 +3741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio vibrational spectra and dielectric properties of carbonates: magnesite, calcite and dololomite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,64 +3875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio vibrational spectra and dielectric properties of carbonates: magnesite, calcite and dolomite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,64 +4008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vibrational spectrum of alpha-A1OOH Diaspore : An Ab Initio Study with the CRYSTAL Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,51 +4125,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4263,51 +4263,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
+                <w:t xml:space="preserve">Automated Enrichment of Course Structure into Moodle logs: The Contribution of Context-Aware Structural Information to Advance Learning Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Rotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noël</w:t>
@@ -4315,221 +4315,338 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t>
+              <w:t xml:space="preserve">LAK 2026: LAK26: 16th International Learning Analytics and Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bergen, Norway. pp.598-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3785022.3785119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194642v2</w:t>
+                <w:t xml:space="preserve">hal-05602744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.748-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194642v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4597,51 +4714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FD70F6F"/>
+    <w:nsid w:val="804EE2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4828,51 +4945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvesnoel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8750-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06951979X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8494-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Doll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harrison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004892" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2360-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salustro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00093f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salustro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dovesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olivero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Erba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02403C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01442a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrabone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/10/105401" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lacivita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808156" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delapierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Zicivichi-Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730666" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Demichelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sogawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20018.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ugliengo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200523x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Szieberth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03257c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110704x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRP797VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szieberth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrabone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00214f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N9N72J2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ottonello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganguly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vetuschi Zuccolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0260-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P30BH5FG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0257-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D94D43299E1592D0D39FB198E8608FCBE258527D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prencipe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mayer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valenzano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRTP2S99-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17604-2_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvesnoel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8750-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06951979X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8494-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Doll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harrison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2360-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salustro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00093f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salustro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dovesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olivero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Erba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02403C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01442a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lacivita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrabone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/10/105401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4156" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Demichelis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sogawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20018.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730666" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delapierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Zicivichi-Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ugliengo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200523x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110704x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Szieberth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03257c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szieberth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrabone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21370" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRP797VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00214f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N9N72J2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ottonello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganguly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vetuschi Zuccolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0260-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P30BH5FG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0257-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D94D43299E1592D0D39FB198E8608FCBE258527D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prencipe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mayer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valenzano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRTP2S99-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17604-2_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785022.3785119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>