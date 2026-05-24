--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,4659 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4607 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Noel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvesnoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8750-4823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06951979X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RFkdBrYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8494-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figowy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CRYSTAL code, 1976–2020 and beyond, a long story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (20), pp.204111. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalars, vectors and tensors evolving from slabs to bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (11), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2360-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The A-center defect in diamond: quantum mechanical characterization through the infrared spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Salustro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.14478--14485. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp00093f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The V + I defects in diamond: An ab initio investigation of the electronic structure, of the Raman and IR spectra, and of their possible recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Salustro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Olivero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.184701 - 184701. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared and Raman spectroscopic features of the self-interstitial defect in diamond from exact-exchange hybrid DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Salustro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.21288-21295. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP02403C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electronic and energetic properties of giant icosahedral fullerenes up to C6000: insights from an ab initio hybrid DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (26), pp.13390-13401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp01442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRYSTAL 14: A program for the ab initio investigation of crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (19), pp.1287-1317 </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.24658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc oxide nanotubes: An ab initio investigation of their structural, vibrational, elastic, and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lacivita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4808156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and random sampling of symmetry independent configurations for the simulation of disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (35), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrared vibrational spectrum of andradite-grossular solid solutions: A quantum mechanical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.966-976. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2013.4156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetry in configurational analysis for the simulation of disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.105401. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/10/105401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrared spectrum of ortho-enstatite from reflectance experiments and first-principle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Naoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 420, pp.147-154. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20018.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetry in SCF caclulations. The case of fullerenes and nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1456, pp.248-255. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4730666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure, dielectric properties and infrared vibrational spectrum of fayalite: An ab initio simulation with an all-electron Gaussian basis set and the B3LYP functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Zicivichi-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (9), pp.2098-2108. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.23195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Features of Aluminum Hydroxides As Modeled with the Hybrid B3LYP Functional and Localized Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ugliengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (27), pp.13107-13134. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp200523x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Carbon Nanotubes: An ab Initio Study Using Large Gaussian Basis Sets and Various DFT Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (18), pp.8876-8885. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp110704x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT modeling of anatase nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénes Szieberth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (12), pp.4568-4580. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm03257c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Symmetry in the Ab Initio Quantum Mechanical Simulation of Nanotubes and Related Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (4), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modeling of TiO(2) nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szieberth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanos cale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modeling of TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénes Szieberth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nr00214f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and energetics of imogolite: a quantum mechanical ab initio study with B3LYP hybrid functional.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.10417-10425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-layered chrysotile nanotubes: A quantum mechanical ab initio simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d'Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (20), pp.204701-204701. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3251791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical properties of the a-b-g polymorphs of Mg2SiO4 : a computional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ottonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vetuschi Zuccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys Chem Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (2), pp.87-10. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-008-0260-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum mechanical study of γ-AlOOH boehmite: structure and vibrational spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ugliengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.47 - 59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-008-0257-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational spectrum of lizardite-1T Mg3Si2O5(OH)4 at the F point : A contribution from an ab initio periodic B3LYP calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prencipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dovesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.986-994. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2009.3127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and stability of aluminium trihydroxides bayerite and gibbsite: A quantum mechanical ab initio study with the CRYSTAL06 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Dovesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465 (4-6), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio vibrational spectra and dielectric properties of carbonates: magnesite, calcite and dolomite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5-6), pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-006-0213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio vibrational spectra and dielectric properties of carbonates: magnesite, calcite and dololomite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zicovich-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117, pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10007/s00214-006-0213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational spectrum of alpha-A1OOH Diaspore : An Ab Initio Study with the CRYSTAL Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Demichelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.9337-9346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Qualitative and Quantitative Insights Within a Python Programming Blended Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence with and for Learning Sciences. Past, Present, and Future Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cagliari, Italy. pp.60-74, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-17604-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Enrichment of Course Structure into Moodle logs: The Contribution of Context-Aware Structural Information to Advance Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAK 2026: LAK26: 16th International Learning Analytics and Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bergen, Norway. pp.598-609, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3785022.3785119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pesce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.748-754, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4714,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="804EE2A6"/>
+    <w:nsid w:val="659F74BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvesnoel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8750-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06951979X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8494-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Doll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harrison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2360-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salustro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00093f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salustro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dovesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olivero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Erba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02403C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01442a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lacivita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrabone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/10/105401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4156" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Demichelis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sogawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20018.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730666" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delapierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Zicivichi-Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ugliengo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200523x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110704x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Szieberth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03257c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szieberth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrabone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21370" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRP797VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00214f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N9N72J2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ottonello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganguly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vetuschi Zuccolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0260-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P30BH5FG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0257-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D94D43299E1592D0D39FB198E8608FCBE258527D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prencipe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mayer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valenzano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRTP2S99-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17604-2_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785022.3785119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvesnoel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8750-4823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06951979X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RFkdBrYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8494-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Doll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harrison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004892" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2360-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salustro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00093f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salustro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dovesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olivero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966635" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Erba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02403C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01442a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24658" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lacivita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrabone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/10/105401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Demichelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sogawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naoi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20018.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ferrari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730666" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delapierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Zicivichi-Wilson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ugliengo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200523x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110704x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Szieberth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03257c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21370" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRP797VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szieberth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrabone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00214f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N9N72J2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251791" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ottonello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganguly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vetuschi Zuccolini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0260-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P30BH5FG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0257-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D94D43299E1592D0D39FB198E8608FCBE258527D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prencipe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3127" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valenzano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRTP2S99-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00214-006-0213-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00692458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17604-2_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785022.3785119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>