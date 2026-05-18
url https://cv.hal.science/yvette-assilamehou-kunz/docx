--- v0 (2026-04-08)
+++ v1 (2026-05-18)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">97168168187948040764</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dnu1UKEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000511666593</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,575 +236,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive mothering and the perpetuation of gender inequality: Evidence from a mixed methods research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A normative perspective on the linguistic intergroup bias: How intragroup approval of ingroup members who use the linguistic intergroup bias perpetuates explicit intergroup bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The political glass cliff: When left-wing orientation leads to minority candidate choices for hard-to-win seats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Postmes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Iacoviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Testé</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kulich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2616⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.100514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344243v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The political glass cliff: When left-wing orientation leads to minority candidate choices for hard-to-win seats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+                <w:t xml:space="preserve">A normative perspective on the linguistic intergroup bias: How intragroup approval of ingroup members who use the linguistic intergroup bias perpetuates explicit intergroup bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Postmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Kulich</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.100514⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (1), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537175v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Linguistic Intergroup Bias Affects Group Perception: Effects of Language Abstraction on Generalization to the Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 153 (1), pp.98 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00224545.2012.711380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is an “appropriate” migrant? Impact of the adoption of meritocratic worldviews by potential newcomers on their perceived ability to integrate into a Western society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (2), pp.263 - 268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejsp.1844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -793,122 +814,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37662-061-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -918,685 +939,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions autour des vidéos. Facette psychosociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-72, 2022, 978-2-37662-061-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissensus et consensus autour d’une vidéo de Tatiana Ventôse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mésangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F Éditions, pp.203-230, 2022, 978-2-37662-061-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes de YouTube. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F Éditions, pp.19-24, 2022, 978-2-37662-061-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F Éditions, pp.7-14, 2022, 978-2-37662-061-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions autour des vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F Éditions, pp.55-72, 2022, 978-2-37662-061-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’expression sur YouTube. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-80, 2022, 978-2-37662-061-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe du biais linguistique intergroupe : Quand l’expression de biais intergroupes est perçue mais ne pose pas de problème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.F. Agnoletti; E. Salès-Wuillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications réelles et virtuelles : nouvelles perspectives en psychologie sociale de la communication et du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp. 141-165, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1606,124 +1627,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se renforce le consensus entre utilisateurs sur YouTube ? Illustration de la complexité du phénomène des chambres d’écho dans les espaces de commentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mésangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youtube ou la liberté d’expression sous contraintes. Contenus vidéo, individus connectés, acteurs économiques sur une plateforme numérique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Rebillard; Yvette Assilaméhou-Kunz, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1733,114 +1754,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche normative des conséquences du biais linguistique intergroupe : étude de l'évaluation de l'usage du langage en contexte intergroupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Assilaméhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013REN20040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00919987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1908,51 +1929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFCA21F3"/>
+    <w:nsid w:val="3B28A3C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2139,51 +2160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvette-assilamehou-kunz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7827-4082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268601259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97168168187948040764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000511666593" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03668161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verniers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103614" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Postmes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iacoviello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kulich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2012.711380" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maisonneuve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1844" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-55?lang=fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0203" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-77?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN20040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvette-assilamehou-kunz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7827-4082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268601259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97168168187948040764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dnu1UKEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000511666593" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03668161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verniers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iacoviello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kulich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Postmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2012.711380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maisonneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1844" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-55?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-77?lang=fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04351230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN20040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>