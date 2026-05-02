--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -1034,641 +1034,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic actuators based on temperature-responsive hydrogels</w:t>
+                <w:t xml:space="preserve">Equilibrium and Out-of-Equilibrium Adherence of Hydrogels against Polymer Brushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc d'Eramo</w:t>
+                <w:t xml:space="preserve">Jennifer Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chollet</w:t>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/micronano.2017.69⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (19), pp.7556 - 7566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360669v1</w:t>
+                <w:t xml:space="preserve">hal-01904369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium and Out-of-Equilibrium Adherence of Hydrogels against Polymer Brushes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Friction of poroelastic contacts with thin hydrogel films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Delavoipière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Heurtefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01063⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904369v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction of poroelastic contacts with thin hydrogel films</w:t>
+                <w:t xml:space="preserve">Swelling Dynamics of Surface-Attached Hydrogel Thin Films in Vapor Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Delavoipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Heurtefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Heurtefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01466⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 19 (27), pp.5169-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893850v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling Dynamics of Surface-Attached Hydrogel Thin Films in Vapor Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Delavoipière</w:t>
+                <w:t xml:space="preserve">Microfluidic actuators based on temperature-responsive hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Heurtefeu</w:t>
+                <w:t xml:space="preserve">Benjamin Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekkatchai Martwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Teisseire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvette Tran</w:t>
+                <w:t xml:space="preserve">Mengxing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (27), pp.5169-5178. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/micronano.2017.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942060v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Patterns of Surface-Attached Multiresponsive Polymer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc D’eramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekkachai Martwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengxing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (37), pp.24870-24879. </w:t>
@@ -1823,90 +1823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Surface-Attached Hydrogel Thin Films with Tailored Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekkachai Martwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1951,567 +1951,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-wall nanovelocimetry based on total internal reflection fluorescence with continuous tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicrometric Films of Surface-Attached Polymer Network with Temperature-Responsive Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhen Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.12⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LANGMUIR, 31 (42), pp.11516-11524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472960v1</w:t>
+                <w:t xml:space="preserve">hal-01240110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrometric Films of Surface-Attached Polymer Network with Temperature-Responsive Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Near-wall nanovelocimetry based on total internal reflection fluorescence with continuous tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc D’eramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choongyeop Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cousin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Yonger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, LANGMUIR, 31 (42), pp.11516-11524. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 766 (42), pp.147 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240110v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip Length Measurements Using µPIV and TIRF-Based Velocimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijch.201400111⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (32), pp.9700-9706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529878v1</w:t>
+                <w:t xml:space="preserve">hal-01087952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slip Length Measurements Using µPIV and TIRF-Based Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic d'Eramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (11-12), pp.1589 - 1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijch.201400111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01087952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-Responsive Swelling of Poly(acrylic acid) Brushes Synthesized by the Grafting Onto Route</w:t>
               </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (31), pp.8184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Siband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721352v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopecz-Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04787453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pipart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahdati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet S Kassahun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ciapa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00641F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Domp&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cedano&#8208;serrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Heckert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline J van den Heuvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Der Gucht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201808179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Cedano-Serrano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Sidoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Synytska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c d'Eramo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkatchai Martwong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/micronano.2017.69" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Macron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heurtefeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01466" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c D&#8217;eramo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkachai Martwong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07189" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verneuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01448H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongyeop Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02948" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic d'Eramo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vayssade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201400111" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHQJSSBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721352v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopecz-Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04787453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pipart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahdati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet S Kassahun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ciapa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00641F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Domp&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cedano&#8208;serrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Heckert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline J van den Heuvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Der Gucht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201808179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Cedano-Serrano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Sidoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Synytska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Macron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heurtefeu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c d'Eramo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkatchai Martwong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/micronano.2017.69" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c D&#8217;eramo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkachai Martwong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07189" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verneuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01448H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02948" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongyeop Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic d'Eramo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vayssade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201400111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHQJSSBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>