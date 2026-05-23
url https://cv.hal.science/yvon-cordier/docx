--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,2699 +368,2699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers on various substrates by micro-Raman mapping</w:t>
+                <w:t xml:space="preserve">Ammonia source molecular beam epitaxy of ScAlN/GaN HEMTs with AlN exclusion layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Valentina Gallardo-Mödinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala El Rammouz</w:t>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 128 (12), </w:t>
+              <w:t xml:space="preserve">, 2026, Frontiers in Nitride Semiconductors Research, 128 (19), pp.191601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0325369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0325373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577908v1</w:t>
+                <w:t xml:space="preserve">hal-05625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface oxidation and oxygen incorporation in ScAlN films grown by molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">An Advanced Buffer Engineering Approach to Enhancing Vertical Breakdown Characteristics in GaN HEMTs on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Gallardo-Mödinger</w:t>
+                <w:t xml:space="preserve">Elhadji A Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+                <w:t xml:space="preserve">Chahinaz K Mahboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">Thierry Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (24), pp.245701. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0303670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2026.3690585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440883v1</w:t>
+                <w:t xml:space="preserve">hal-05626942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; growth on GaN/sapphire substrate using molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers on various substrates by micro-Raman mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tuan Dau</w:t>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Bouyid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.128047⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0325369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224730v1</w:t>
+                <w:t xml:space="preserve">hal-05577908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-limited monolayer graphene growth on SiC with propane-hydrogen CVD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Alouani</w:t>
+                <w:t xml:space="preserve">Surface oxidation and oxygen incorporation in ScAlN films grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Gallardo-Mödinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Koudia</w:t>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (24), pp.245701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41699-025-00554-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0303670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201892v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low leakage and high blocking voltage GaN-on-GaN Schottky diode by TMAH surface treatment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; growth on GaN/sapphire substrate using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tuan Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bouyid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100092⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 652, pp.128047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.128047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201973v1</w:t>
+                <w:t xml:space="preserve">hal-05224730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScAlN/GaN High Electron Mobility Transistor Heterostructures Grown by Ammonia Source Molecular Beam Epitaxy on Silicon Substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">Low leakage and high blocking voltage GaN-on-GaN Schottky diode by TMAH surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202400963⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935622v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Extraction of the Specific Contact Resistance of GaN p-i-n Diodes up to 40 GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Paoli</w:t>
+                <w:t xml:space="preserve">Self-limited monolayer graphene growth on SiC with propane-hydrogen CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mastropasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Koudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3539644⟩</w:t>
+              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41699-025-00554-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949503v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScAlN/GaN-on-Si (111) HEMTs for RF applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ScAlN/GaN High Electron Mobility Transistor Heterostructures Grown by Ammonia Source Molecular Beam Epitaxy on Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Fouzi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1882-0786/adc5db⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202400963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008937v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Modeling and Extraction of the Specific Contact Resistance of GaN p-i-n Diodes up to 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100100⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1657-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3539644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099383v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in vertical GaN-on-GaN Schottky diode by Raman, cathodoluminescence and electrical characterizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">ScAlN/GaN-on-Si (111) HEMTs for RF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif El Whibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Dagher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109681⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.046501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1882-0786/adc5db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099324v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378667v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing post-deposition and post-metallization annealing treatments on Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/GaN capacitors for different metal gates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in vertical GaN-on-GaN Schottky diode by Raman, cathodoluminescence and electrical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Schilirò</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Di Franco</w:t>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228323⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.109681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201923v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Extraction Using Improved Resistance Partitioning Methodology for Normally-OFF Fully Vertical GaN Trench MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing post-deposition and post-metallization annealing treatments on Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/GaN capacitors for different metal gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Schilirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Ethan Panasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ackermann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Salvatore Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13122350⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.105109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673055v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High breakdown voltages on pseudo-vertical p–n diodes by selective area growth of GaN on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
+                <w:t xml:space="preserve">Mobility Extraction Using Improved Resistance Partitioning Methodology for Normally-OFF Fully Vertical GaN Trench MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Amrani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Blend Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lafossas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228976⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13122350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201958v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bassaler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.107977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665123v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on growth by ammonia source molecular beam epitaxy of wurtzite phase ScAlN alloy on GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+                <w:t xml:space="preserve">High breakdown voltages on pseudo-vertical p–n diodes by selective area growth of GaN on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plaza Arguello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0139588⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.175705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240341v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, and direct current and cryogenic analysis of SF6-treated AlGaN/GaN Schottky barrier diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Fornasiero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Defrance</w:t>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002125⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.2400069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917965v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Breakdown Voltage GaN Schottky Diodes for THz Frequency Multipliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Al0.23Ga0.77N channel HFETs on bulk AlN for high voltage power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Di Gioia</w:t>
+                <w:t xml:space="preserve">Reda Elwaradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Frayssinet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-023-10499-3⟩</w:t>
+              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prime.2023.100263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115301v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Al0.23Ga0.77N channel HFETs on bulk AlN for high voltage power electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Breakdown Voltage GaN Schottky Diodes for THz Frequency Multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mehta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Idriss Abid</w:t>
+                <w:t xml:space="preserve">V. Chinni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Elwaradi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prime.2023.100263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.5249-5255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-023-10499-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194891v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Al-content AlGaN channel high electron mobility transistors on silicon substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bassaler</w:t>
+                <w:t xml:space="preserve">Fabrication, and direct current and cryogenic analysis of SF6-treated AlGaN/GaN Schottky barrier diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fornasiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pernot</w:t>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ferrandis</w:t>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.100114. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.012202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prime.2023.100114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0002125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952273v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Area MoS2 Films Grown on Sapphire and GaN Substrates by Pulsed Laser Deposition</w:t>
               </w:r>
@@ -3193,14474 +3193,14466 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloy distribution and compositional metrology of epitaxial ScAlN by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123, pp.162102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0167855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current transport in Ni Schottky barrier on GaN epilayer grown on free standing substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Di Franco</w:t>
+                <w:t xml:space="preserve">High Al-content AlGaN channel high electron mobility transistors on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.112009⟩</w:t>
+              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prime.2023.100114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092737v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GaN channel downscaling in AlGaN–GaN high electron mobility transistor structures grown on AlN bulk substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Current transport in Ni Schottky barrier on GaN epilayer grown on free standing substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Schilirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0147048⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086494v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic modulation of excitonic fluid in GaN/AlGaN quantum wells by deposition of few-layer graphene and nickel/gold films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aristegui</w:t>
+                <w:t xml:space="preserve">Effects of GaN channel downscaling in AlGaN–GaN high electron mobility transistor structures grown on AlN bulk substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Elwaradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Vladimirova</w:t>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.125421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (14), pp.145705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0147048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251300v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Fouzi</w:t>
+                <w:t xml:space="preserve">Electrostatic modulation of excitonic fluid in GaN/AlGaN quantum wells by deposition of few-layer graphene and nickel/gold films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Abboud</w:t>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (12), pp.125421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.125421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084512v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive model for ideal reverse leakage current components in Schottky barrier diodes tested in GaN-on-SiC samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Di Gioia</w:t>
+                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vasallo</w:t>
+                <w:t xml:space="preserve">Ali Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pérez</w:t>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mateos</w:t>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (4), pp.044502. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.111998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0100426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741441v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on growth by ammonia source molecular beam epitaxy of wurtzite phase ScAlN alloy on GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0139588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759667v1</w:t>
+                <w:t xml:space="preserve">hal-04240341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of selective area sublimation of p-GaN and regrowth of AlGaN for the co-integration of enhancement mode and depletion mode high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108210⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.035429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467546v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of a thin GaN channel formed in an Al0.9Ga0.1N/GaN heterostructure grown on AlN/sapphire template</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Combination of selective area sublimation of p-GaN and regrowth of AlGaN for the co-integration of enhancement mode and depletion mode high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farid Medjdoub</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0077107⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.108210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619060v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5.7 THz GaN/AlGaN quantum cascade detector based on polar step quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Morassi</w:t>
+                <w:t xml:space="preserve">Transport properties of a thin GaN channel formed in an Al0.9Ga0.1N/GaN heterostructure grown on AlN/sapphire template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0086641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (12), pp.124501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0077107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823140v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Comprehensive model for ideal reverse leakage current components in Schottky barrier diodes tested in GaN-on-SiC samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547770v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman characterization of homo-epitaxial n doped GaN layers for vertical device applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+                <w:t xml:space="preserve">A 5.7 THz GaN/AlGaN quantum cascade detector based on polar step quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0082860⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (17), pp.171103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0086641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582833v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Gate-Length Dependence of Subthreshold RF Detection in GaN HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hoel</w:t>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22041515⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582713v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">Micro-Raman characterization of homo-epitaxial n doped GaN layers for vertical device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-2wi7o8⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.025126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0082860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741438v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective sublimation of GaN and regrowth of AlGaN to co-integrate enhancement mode and depletion mode high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Nemoz</w:t>
+                <w:t xml:space="preserve">Temperature and Gate-Length Dependence of Subthreshold RF Detection in GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Novoa-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126779⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22041515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741626v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.482-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-2wi7o8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2022.105575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826217v1</w:t>
+                <w:t xml:space="preserve">hal-03741438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New barrier layer design for the fabrication of gallium nitride-metal-insulator-semiconductor-high electron mobility transistor normally-off transistor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Selective sublimation of GaN and regrowth of AlGaN to co-integrate enhancement mode and depletion mode high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abd489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 593, pp.126779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341284v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the threshold voltage in fluorine-implanted normally-off AlN/GaN HEMTs co-integrated with commercial normally-on GaN HEMT technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Albany</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Curutchet</w:t>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114291⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.105575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2022.105575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539673v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of m-GaN and a-GaN Crystallographic Planes after Being Chemically Etched in TMAH Solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">New barrier layer design for the fabrication of gallium nitride-metal-insulator-semiconductor-high electron mobility transistor normally-off transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Cozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14144241⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.034002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abd489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452669v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective GaN sublimation and local area regrowth for co-integration of enhancement mode and depletion mode Al(Ga)N/GaN high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Characterization of m-GaN and a-GaN Crystallographic Planes after Being Chemically Etched in TMAH Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedal Al Taradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (2), pp.024001. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (14), pp.4241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcbd3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14144241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035072v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN channel high electron mobility transistors with regrown ohmic contacts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the threshold voltage in fluorine-implanted normally-off AlN/GaN HEMTs co-integrated with commercial normally-on GaN HEMT technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joff Derluyn</w:t>
+                <w:t xml:space="preserve">Florent Albany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Degroote</w:t>
+                <w:t xml:space="preserve">François Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Walasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10060635⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164517v1</w:t>
+                <w:t xml:space="preserve">hal-03539673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN high electron mobility transistors on diamond substrate obtained through aluminum nitride bonding technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Rousseau</w:t>
+                <w:t xml:space="preserve">Selective GaN sublimation and local area regrowth for co-integration of enhancement mode and depletion mode Al(Ga)N/GaN high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5143418⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.024001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcbd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929037v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structural and electrical properties of graphene grown on AlGaN by catalyst-free chemical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlGaN channel high electron mobility transistors with regrown ohmic contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joff Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Giannazzo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G Greco</w:t>
+                <w:t xml:space="preserve">Stefan Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abb72b⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10060635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035077v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Camusat</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence and electrical study of vertical GaN-on-GaN Schottky diodes with dislocation clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyonju Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 552, pp.125911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172125v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence and electrical study of vertical GaN-on-GaN Schottky diodes with dislocation clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125911⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.285-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418915v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical activity at the AlN/Si Interface: identifying the main origin of propagation losses in GaN-on-Si devices at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.14166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-71064-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metalorganic chemical vapor phase epitaxy growth of buffer layers on 3C-SiC/Si(111) templates for AlGaN/GaN high electron mobility transistors with low RF losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217 (7), pp.1900760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201900760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza thermal resistance characterization of epitaxial graphene–SiC(0001) interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Potiron</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN high electron mobility transistors on diamond substrate obtained through aluminum nitride bonding technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5143418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108345v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried defects induced by plasma assisted molecular beam epitaxy of AlN and GaN on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">Nanoscale structural and electrical properties of graphene grown on AlGaN by catalyst-free chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Giannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Schilirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Panasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.029⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.015705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abb72b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02399328v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Lateral Breakdown Voltage in Thin Channel AlGaN/GaN High Electron Mobility Transistors on AlN/Sapphire Templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masante</w:t>
+                <w:t xml:space="preserve">2 W / mm power density of an AlGaN/GaN HEMT grown on free-standing GaN substrate at 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi10100690⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.12LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab4e74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344992v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 W / mm power density of an AlGaN/GaN HEMT grown on free-standing GaN substrate at 40 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Okada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab4e74⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4911-4918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929065v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz intersubband absorption of GaN/ AlGaN step quantum wells grown by MOVPE on Si(111) and Si(110) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">A Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">M Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">V Trinité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">E Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (26), pp.261103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5129362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272702v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz intersubband absorption of GaN/ AlGaN step quantum wells grown by MOVPE on Si(111) and Si(110) substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Performance Graphene/AlGaN/GaN Schottky Junctions for Hot Electron Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tchernycheva</w:t>
+                <w:t xml:space="preserve">Filippo Giannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Schilirò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Trinité</w:t>
+                <w:t xml:space="preserve">Raffaella Lo Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Frayssinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P de Mierry</w:t>
+                <w:t xml:space="preserve">Ioannis Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129362⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (11), pp.2342-2354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.9b00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023702v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Graphene/AlGaN/GaN Schottky Junctions for Hot Electron Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of AlN thin films on GaN substrates grown by plasma enhanced-Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Schilirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Giannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Greco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.9b00530⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929061v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of AlN thin films on GaN substrates grown by plasma enhanced-Atomic Layer Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+                <w:t xml:space="preserve">Buried defects induced by plasma assisted molecular beam epitaxy of AlN and GaN on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 507, pp.220-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399341v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of AlN Growth Temperature on the Electrical Properties of Buffer Layers for GaN HEMTs on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Kapitza thermal resistance characterization of epitaxial graphene–SiC(0001) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Khoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
+                <w:t xml:space="preserve">Sylvain Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215 (9), pp.1700637. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (22), pp.221601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5092207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576045v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Thermal Performances of (Ga,In)N/GaN Light Emitting Diodes Transferred on a Flexible Tape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Lateral Breakdown Voltage in Thin Channel AlGaN/GaN High Electron Mobility Transistors on AlN/Sapphire Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Damilano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
+                <w:t xml:space="preserve">Riad Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chenot</w:t>
+                <w:t xml:space="preserve">Cédric Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2858000⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi10100690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304909v1</w:t>
+                <w:t xml:space="preserve">hal-02344992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of graphene growth on SiC by hydrogen-CVD or Si sublimation through thermodynamic simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">Influence of AlN Growth Temperature on the Electrical Properties of Buffer Layers for GaN HEMTs on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ce00383a⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (9), pp.1700637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871982v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Statististics and Stress Analysis of Thick GaN on Patterned Silicon Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Optical and Thermal Performances of (Ga,In)N/GaN Light Emitting Diodes Transferred on a Flexible Tape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700399⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (17), pp.1567-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2858000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871066v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxy of non-polar ZnO/(Zn,Mg)O multi-quantum wells: From a precise growth control to the observation of intersubband transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jollivet</w:t>
+                <w:t xml:space="preserve">A comparative study of graphene growth on SiC by hydrogen-CVD or Si sublimation through thermodynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timotée Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5003146⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (26), pp.3702 - 3710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ce00383a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311087v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent improvements of flexible GaN-based HEMT technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+                <w:t xml:space="preserve">Crack Statististics and Stress Analysis of Thick GaN on Patterned Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnia Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Junaebur Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600484⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270098v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature annealing and CVD growth of few-layer graphene on bulk AlN and AlN templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dagher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (4), pp.1600436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201600436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous DC and RF behavior of virgin AlGaN/AlN/GaN HEMTs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Recent improvements of flexible GaN-based HEMT technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Altuntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hoel</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa5473⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), 1600484, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270095v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed study of AlN and GaN grown on silicon-on-porous silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">Anomalous DC and RF behavior of virgin AlGaN/AlN/GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Garcia-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600450⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), 035011, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa5473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152388v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD Growth of Graphene on SiC (0001): Influence of Substrate Offcut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luan Nguyen</w:t>
+                <w:t xml:space="preserve">A detailed study of AlN and GaN grown on silicon-on-porous silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.731⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), pp.1600450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643147v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature AlGaN/GaN Terahertz Plasmonic Detectors with a Zero-Bias Grating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cao</w:t>
+                <w:t xml:space="preserve">CVD Growth of Graphene on SiC (0001): Influence of Substrate Offcut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-015-0224-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 897, pp.731 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918143v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First power performance demonstration of flexible AlGaN/GaN high electron mobility transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">Homoepitaxy of non-polar ZnO/(Zn,Mg)O multi-quantum wells: From a precise growth control to the observation of intersubband transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2016.2542921⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (23), pp.034022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5003146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270110v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the bending on the electroluminescence of flexible InGaN/GaN light-emitting diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-Temperature AlGaN/GaN Terahertz Plasmonic Detectors with a Zero-Bias Grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Spisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimault-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gema Tabares Jimenez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Brault</w:t>
+                <w:t xml:space="preserve">N. Zerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aassime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2563258⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (3), pp.243 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-015-0224-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270097v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN films and GaN/AlGaN quantum wells grown by plasma assisted molecular beam epitaxy using a high density radical source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Impact of the bending on the electroluminescence of flexible InGaN/GaN light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Tabares Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Linez</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 433, pp.165-171. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (15), pp.1661-1664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2563258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05311091v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of technological building blocks for the monolithic integration of ammonia-MBE-grown GaN-HEMTs with silicon CMOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maher</w:t>
+                <w:t xml:space="preserve">First power performance demonstration of flexible AlGaN/GaN high electron mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201532732⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.553-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2016.2542921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01918142v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power performance at 40 GHz of AlGaN/GaN high electron mobility transistors grown by molecular beam epitaxy on Si(111) substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">Development of technological building blocks for the monolithic integration of ammonia-MBE-grown GaN-HEMTs with silicon CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2015.2404358⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (4), pp.917 - 924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201532732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276913v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene growth on AlN templates on silicon using propane-hydrogen chemical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaN films and GaN/AlGaN quantum wells grown by plasma assisted molecular beam epitaxy using a high density radical source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannara Aing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Lefebvre</w:t>
+                <w:t xml:space="preserve">Florence Linez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200742v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN high electron mobility transistors on silicon substrates with MBE/PVD AlN seed layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aimeric Courville</w:t>
+                <w:t xml:space="preserve">Power performance at 40 GHz of AlGaN/GaN high electron mobility transistors grown by molecular beam epitaxy on Si(111) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cutivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300453⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.303-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2015.2404358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00966112v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young's modulus extraction of epitaxial heterostructure AlGaN/GaN for MEMS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 211, pp.1655-1659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201330339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in a two-subband AlGaN/GaN heterostructure in the presence of mixed disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Chmielowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (2), pp.20102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2014140068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of THz radiation due to 2D-plasma oscillations in interdigitated GaN quantum well structures at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">GaN high electron mobility transistors on silicon substrates with MBE/PVD AlN seed layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimeric Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v54i1.2848⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3-4), pp.498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636434v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Al0.29Ga0.71N/GaN high electron mobility heterostructures for high-power/frequency performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">Graphene growth on AlN templates on silicon using propane-hydrogen chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2013.2272334⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (7), pp.071912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872025v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electromagnetic local density of states in graphene-covered systems via strong coupling with graphene plasmons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+                <w:t xml:space="preserve">Generation of THz radiation due to 2D-plasma oscillations in interdigitated GaN quantum well structures at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.085421⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v54i1.2848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817546v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Assessment of transistors based on GaN on silicon substrate in view of integration with silicon technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">Stress distribution of 12 μm thick crack free continuous GaN on patterned Si(110) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/28/9/094003⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (3), pp.425 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872010v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution of 12 μm thick crack free continuous GaN on patterned Si(110) substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Leroux</w:t>
+                <w:t xml:space="preserve">[Invited] Assessment of transistors based on GaN on silicon substrate in view of integration with silicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200556⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.094003-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/28/9/094003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01871861v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz transmission and effective gain measurement of two-dimensional electron gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (7), pp.1454 - 1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201228869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power performance of AlGaN/GaN high-electron-mobility transistors on (110) silicon substrate at 40 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ducatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.490-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LED.2013.2244841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport studies of AlGaN/GaN heterostructures with two-dimensional electron gas in parallel with a three-dimensional Al-graded layer: Incorrect hole type determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chmielowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (2), pp.023704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4813220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of magnetic polarons in ferromagnetic GdN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Trodahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Le Binh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (3), pp.035202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication, characterization, and physical analysis of AlGaN/GaN HEMTs on flexible substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Douvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.1054-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2013.2238943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mode and electric properties of graphene and graphitic phase grown by argon-propane assisted CVD on 3C-SiC/Si and 6H-SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chenot</w:t>
+                <w:t xml:space="preserve">Optimization of Al0.29Ga0.71N/GaN high electron mobility heterostructures for high-power/frequency performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.04.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.3105-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2013.2272334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00803559v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias dependence of gallium nitride micro-electro-mechanical systems actuation using a two-dimensional electron gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the electromagnetic local density of states in graphene-covered systems via strong coupling with graphene plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Amar</w:t>
+                <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faucher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. François</w:t>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.5.067201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (8), pp.085421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.085421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787414v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Electrical Behavior of GaN-Based MOS Structures Obtained by Different PECVD Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+                <w:t xml:space="preserve">Growth mode and electric properties of graphene and graphitic phase grown by argon-propane assisted CVD on 3C-SiC/Si and 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 349 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864740v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-Doping of Epitaxial GaN Layers on Large Diameter Si(111) Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+                <w:t xml:space="preserve">Comparison of Electrical Behavior of GaN-Based MOS Structures Obtained by Different PECVD Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Al Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Begou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.5.025504⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 711, pp.228-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810916v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene/SiC Interface Control Using Propane-Hydrogen CVD on 6H-SiC(0001) and 3C-SiC(111)/Si(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vézian</w:t>
+                <w:t xml:space="preserve">Bias dependence of gallium nitride micro-electro-mechanical systems actuation using a two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.253⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.067201-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.5.067201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311109v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the SiO2/Si3N4 passivation bilayer thickness on the rectifier behavior of AlGaN/GaN HEMTs on (111) silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">Delta-Doping of Epitaxial GaN Layers on Large Diameter Si(111) Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100211⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.025504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.5.025504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00790433v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical transconductance properties of a GaN MEMS resonator with fully integrated HEMT transducers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Analysis of the SiO2/Si3N4 passivation bilayer thickness on the rectifier behavior of AlGaN/GaN HEMTs on (111) silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mattalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2011.2179010⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.1083-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787408v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface preparation and interfacial layer on the quality of SiO(2)/GaN interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lajaunie</w:t>
+                <w:t xml:space="preserve">Graphene/SiC Interface Control Using Propane-Hydrogen CVD on 6H-SiC(0001) and 3C-SiC(111)/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3572236⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 711 (1), pp.253-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849472v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Electromechanical transconductance properties of a GaN MEMS resonator with fully integrated HEMT transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Werquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.370-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2011.2179010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904166v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801105v1</w:t>
+                <w:t xml:space="preserve">hal-01904166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of GaN based structures on focused ion beam patterned GaN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tottereau</w:t>
+                <w:t xml:space="preserve">Effect of surface preparation and interfacial layer on the quality of SiO(2)/GaN interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Al Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Nguyen</w:t>
+                <w:t xml:space="preserve">I. Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Réda Ramdani</w:t>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Soltani</w:t>
+                <w:t xml:space="preserve">L. Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (5), pp.1516-1519. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (8), pp.084511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3572236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603099v1</w:t>
+                <w:t xml:space="preserve">hal-00849472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage controlled terahertz transmission through GaN quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3627183⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610356v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs on (001) silicon substrate with power density performance of 2.9 W/mm at 10 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Growth of GaN based structures on focused ion beam patterned GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Réda Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2010.2048792⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1516-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549455v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SiN films for AlGaN/GaN MIS-HEMTs on Si(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nacer Farih</w:t>
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission through GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (8), pp.082101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3627183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200880870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00329478v1</w:t>
+                <w:t xml:space="preserve">hal-00610356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of bench implementation for the study of terahertz amplification in gallium nitride quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs on (001) silicon substrate with power density performance of 2.9 W/mm at 10 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012094⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.1497-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2010.2048792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904183v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature behaviour of AlGaN/AlN/GaN Hall-FET sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results of bench implementation for the study of terahertz amplification in gallium nitride quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Camassel</w:t>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.11.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03037527v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and reflectivity characterization of AlGaN/GaN high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Semond</w:t>
+                <w:t xml:space="preserve">High temperature behaviour of AlGaN/AlN/GaN Hall-FET sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200880828⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165 (1-2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472680v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplified piezoelectric transduction of nanoscale motion in gallium nitride electromechanical resonators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Luminescence and reflectivity characterization of AlGaN/GaN high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zeggaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wilk</w:t>
+                <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94, pp.233506-1-3. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.S715-S718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3153504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200880828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472724v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective area growth of GaN-based structures by molecular beam epitaxy on micrometer and nanometer size patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Amplified piezoelectric transduction of nanoscale motion in gallium nitride electromechanical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Semond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benbakhti</w:t>
+                <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.233506-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3153504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473644v1</w:t>
+                <w:t xml:space="preserve">hal-00472724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and substrate effects on AlN thin film growth at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+                <w:t xml:space="preserve">Selective area growth of GaN-based structures by molecular beam epitaxy on micrometer and nanometer size patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benbakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008082⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.16-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396579v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Fe-doped semi-insulating GaN templates for inhibition of regrowth interface pollution in AlGaN/GaN HEMT structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Evaluation of SiN films for AlGaN/GaN MIS-HEMTs on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Cotonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Farih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.11.161⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S2), pp.S1016-S1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200880870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00357273v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue (Ga,In)N/GaN Light Emitting Diodes on Si(110) Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+                <w:t xml:space="preserve">Subsurface Fe-doped semi-insulating GaN templates for inhibition of regrowth interface pollution in AlGaN/GaN HEMT structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bougrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.1.121101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310, pp.948-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.11.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311128v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of AlGaN/AlN/GaN heterostructures for magnetic sensor application from liquid helium temperature to 300 degrees C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Camassel</w:t>
+                <w:t xml:space="preserve">Blue (Ga,In)N/GaN Light Emitting Diodes on Si(110) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2838301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.121101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.1.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535633v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and analysis of low resistance ohmic contact to n-AlGaN/GaN HEMT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">Investigation of AlGaN/AlN/GaN heterostructures for magnetic sensor application from liquid helium temperature to 300 degrees C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2006.06.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.043504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2838301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00267124v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs on a (001)-oriented silicon substrate based on 100-nm SiN recessed gate technology for microwave power amplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boulay</w:t>
+                <w:t xml:space="preserve">Thickness and substrate effects on AlN thin film growth at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Touati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">C. Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2007.907189⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283493v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature pulsed measurements of AlGaN/GaN HEMTs on high resistive Si(111) substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Development and analysis of low resistance ohmic contact to n-AlGaN/GaN HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.21897⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.262-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2006.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154928v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystal quality on electron mobility in AlGaN/GaN HEMTs grown on Si(111), SiC and GaN templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Natali</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs on a (001)-oriented silicon substrate based on 100-nm SiN recessed gate technology for microwave power amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006132070⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.2843-2848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2007.907189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02906684v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of AlGaN/GaN HEMTs grown by MBE on SiC, Si(111) and GaN templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Influence of crystal quality on electron mobility in AlGaN/GaN HEMTs grown on Si(111), SiC and GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Natali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2005.01.037⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.365-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006132070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906611v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High microwave and noise performance of 0.17µm AlGaN/GaN HEMTs on high-resistivity silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature pulsed measurements of AlGaN/GaN HEMTs on high resistive Si(111) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Werquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ducatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">E. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48, pp.2303-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.21897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141951v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of deep defects in n-type GaN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of AlGaN/GaN HEMTs grown by MBE on SiC, Si(111) and GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 278 (1-4), pp.383-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2005.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141959v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure study of the electrical transport phenomena in AlGaN/GaN heterostructures</w:t>
+                <w:t xml:space="preserve">High microwave and noise performance of 0.17µm AlGaN/GaN HEMTs on high-resistivity silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Consejo</w:t>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Konczewicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Lepkowsky</w:t>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.167-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037546v1</w:t>
+                <w:t xml:space="preserve">hal-00141951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60-GHz high power performance In0.32 Al0.68 As-In0.33 Ga 0.67 As metamorphic HEMTs on GaAs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of deep defects in n-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ulzhöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bonte</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24, pp.724-726</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.435-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146648v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of MBE growth conditions on the quality of InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ydir Androussi</w:t>
+                <w:t xml:space="preserve">60-GHz high power performance In0.32 Al0.68 As-In0.33 Ga 0.67 As metamorphic HEMTs on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.724-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018494v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of AlGaN/GaN HEMTs on resistive Si (111) substrate with RF small signal and power performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Semond</w:t>
+                <w:t xml:space="preserve">Influence of MBE growth conditions on the quality of InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Natali</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydir Androussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 251, pp.811-815</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 251, pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02316-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146661v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power results at 4 GHz of AlGaN/GaN HEMTs on high resistive silicon (111) substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">MBE growth of AlGaN/GaN HEMTs on resistive Si (111) substrate with RF small signal and power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.255-257</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 251, pp.811-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146662v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power AlGaN/GaN HEMTs on resistive silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Power results at 4 GHz of AlGaN/GaN HEMTs on high resistive silicon (111) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 38, pp.750-752</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149694v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fmax of 490 GHz metamorphic In0.52Al0.48As/In0.53Ga0.47As HEMTs on GaAs substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Zaknoune</w:t>
+                <w:t xml:space="preserve">High pressure study of the electrical transport phenomena in AlGaN/GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Parenty</w:t>
+                <w:t xml:space="preserve">L Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Happy</w:t>
+                <w:t xml:space="preserve">S Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lepkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 235 (2), pp.232-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200301562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147831v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMTs capability for millimeter wave applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">High-power AlGaN/GaN HEMTs on resistive silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 56, pp.15-26</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38, pp.750-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151764v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement-mode Al0.66InO.34As/Ga0.67In0.33As metamorphic HEMT : modeling and measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">fmax of 490 GHz metamorphic In0.52Al0.48As/In0.53Ga0.47As HEMTs on GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Parenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38, pp.389-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/16.925223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00152595v1</w:t>
+                <w:t xml:space="preserve">hal-00147831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0,1-µm high performance double heterojunction In0.32Al0.68As/In0.33Ga0.67As metamorphic HEMTs on GaAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HEMTs capability for millimeter wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Theron</w:t>
+                <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56, pp.15-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00158982v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement mode metamorphic In0.33Al0.67As/In0.34Ga0.66As HEMT on GaAs substrate with high breakdown voltage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId610" w:history="1">
+                <w:t xml:space="preserve">Enhancement-mode Al0.66InO.34As/Ga0.67In0.33As metamorphic HEMT : modeling and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Boudrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21 (11), pp.512-514. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (6), pp.1037-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/55.877193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/16.925223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158983v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indium content in metamorphic InAlAs/InGaAs HEMTs on GaAs substrate : a new structure parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44, pp.1021-1027</w:t>
@@ -17689,90 +17681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface morphology and strain relaxation of InAlAs buffer layers grown lattice mismatched on GaAs with inverse steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dipersio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 166, pp.442-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17783,19396 +17775,19672 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of In0.33Al0.67As/In0.34Ga0.66As on GaAs metamorphic high electron mobility transistors grown by molecular beam epitaxy with normal and inverse step on linear graded buffer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Chauveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dipersio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18, pp.2513-2517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">0,1-µm high performance double heterojunction In0.32Al0.68As/In0.33Ga0.67As metamorphic HEMTs on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (9), pp.1685-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1101(00)00060-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement mode metamorphic In0.33Al0.67As/In0.34Ga0.66As HEMT on GaAs substrate with high breakdown voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Boudrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (11), pp.512-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/55.877193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (152)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopage par épitaxie localisée de nanostructures pour les dispositifs de puissance en GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Isoird</w:t>
+                <w:t xml:space="preserve">A Comparison Study of Substrates Quality for GaN Vertical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International GaN4AP Workshop : GaN for Advanced Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495797v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+                <w:t xml:space="preserve">Demonstration of ScAlN/GaN RF HEMTs on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif El Whibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Dagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nhan Tran</w:t>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">ICNS 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097944v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of ScAlN/GaN RF HEMTs on silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467612v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Study of Substrates Quality for GaN Vertical Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michal Bockowski</w:t>
+                <w:t xml:space="preserve">AlGaN channel high electron mobility transistors on Si for power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International GaN4AP Workshop : GaN for Advanced Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988232v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN channel high electron mobility transistors on Si for power electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Development of ScAlN/GaN High Electron Mobility Transistor on silicon substrate for RF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif El Whibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Bougrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Wocsdice Exmatec 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398228v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ScAlN/GaN High Electron Mobility Transistor on silicon substrate for RF applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zahia Bougrioua</w:t>
+                <w:t xml:space="preserve">ADICT: Growth of MoS2 Using Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Bouyid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wocsdice Exmatec 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467212v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADICT: Growth of MoS2 Using Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Brault</w:t>
+                <w:t xml:space="preserve">Influence of Growth Temperature and Scandium Concentration on the Surface Oxidation of ScAlN Films Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Gallardo-Mödinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Wocsdice Exmatec 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947519v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Growth Temperature and Scandium Concentration on the Surface Oxidation of ScAlN Films Grown by Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+                <w:t xml:space="preserve">Co-Integration of High-Frequency Devices on Epitaxial ScAlN for Tunable RF SAW Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif El Whibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wocsdice Exmatec 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168319v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia-MBE growth of ScAlN for high power/high frequency electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO: Gallium Nitride Materials and Devices XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco, CA, United States. pp.1336602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3042852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097968v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia-MBE growth of ScAlN for high power/high frequency electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">Probing Fermi Energy and Temperature-Dependent Shifts in Doped Homo-Epitaxial GaN Layers Using Micro-Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aomar Ezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ruediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO: Gallium Nitride Materials and Devices XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201862v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Integration of High-Frequency Devices on Epitaxial ScAlN for Tunable RF SAW Filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">Extraction de la résistance spécifique de contact pour des diodes PiN à base de GaN à 10 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wocsdice Exmatec 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467164v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Fermi Energy and Temperature-Dependent Shifts in Doped Homo-Epitaxial GaN Layers Using Micro-Raman Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Ruediger</w:t>
+                <w:t xml:space="preserve">Dopage par épitaxie localisée de nanostructures pour les dispositifs de puissance en GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348023v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de la résistance spécifique de contact pour des diodes PiN à base de GaN à 10 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Yvon</w:t>
+                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150172v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Self-Heating Effects in AlGaN Channel Heterostructure field-effect Transistors grown on bulk AlN substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bassaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS) Fall 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ScAlN/GaN HEMTs grown by ammonia source molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GaN Marathon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Padova, Jun 2024, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN layers on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GaN Marathon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the electrical properties of ScAlN/GaN HEMTs grown by ammonia source molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif El-Whibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wocsdice - Exmatec 2023 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxie localisée de P-GaN par EJM pour la fabrication de HEMTs AlGaN/GaN normally-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high buffer breakdown field and high temperature stability AlGaN channel HEMTs on silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">AlGaN channel high electron mobility transistors on bulk AlN substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Elwaradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week, CSW 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ann Arbor MI, United States. 2 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors, IWN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828829v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Anisotropic mobility in AlGaN/GaN heterostructure with thin GaN on AlN/Sapphire template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WOCSDICE EXMATEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ponta Delgada, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844585v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN channel high electron mobility transistors on bulk AlN substrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors, IWN 2022</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829060v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic mobility in AlGaN/GaN heterostructure with thin GaN on AlN/Sapphire template</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Medjdoub</w:t>
+                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE EXMATEC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681788v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Comparison of AlGaN/GaN High Electron Mobility Transistors grown by MOVPE on 3C-SiC/Si(111), Si(111) and 6H-SiC for RF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semi-conductors, IWN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874254v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of AlGaN/GaN High Electron Mobility Transistors grown by MOVPE on 3C-SiC/Si(111), Si(111) and 6H-SiC for RF applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] AlGaN Channel HEMTs for High Voltage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semi-conductors, IWN 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS 2022 spring meeting, May 2022, Honolulu (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037282v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on GaN channel thickness downscaling in high electron mobility transistor structures grown on AlN bulk substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Elwaradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE EXMATEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] AlGaN Channel HEMTs for High Voltage Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T H Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRS 2022 spring meeting, May 2022, Honolulu (Online), United States</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637419v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society 2022 Fall meeting, (E-MRS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844887v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+                <w:t xml:space="preserve">Electrical behavior of vertical Schottky diodes on GaN homoepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2022 Fall meeting, (E-MRS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">IWN 2022 - International Workshop on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039596v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behavior of vertical Schottky diodes on GaN homoepitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Towards high buffer breakdown field and high temperature stability AlGaN channel HEMTs on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWN 2022 - International Workshop on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week, CSW 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor MI, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854620v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs on AlN substrate for power electronics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GaN-based HEMTs operating as zero-bias microwave detectors at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Spanish Conference on Electron Devices, CDE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279160v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">Homo epitaxial n-doped GaN layers investigation using Raman Spectroscopy for Vertical device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">EXMATEC / WOCSDICE 2021 : 15th Expert Evaluation and Control of Compounds of Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038119v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo epitaxial n-doped GaN layers investigation using Raman Spectroscopy for Vertical device applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+                <w:t xml:space="preserve">An advanced ageing methodology for robustness assessment of normally-off AlGaN/GaN HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Walasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXMATEC / WOCSDICE 2021 : 15th Expert Evaluation and Control of Compounds of Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th European Microwave Integrated Circuits Conference, EuMIC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. 237-240, https://ieeexplore.ieee.org/abstract/document/9337362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676503v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN-based HEMTs operating as zero-bias microwave detectors at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">MULTIPHYSICS CHARACTERIZATIONS OF VERTICAL GaN SCHOTTKY DIODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Spanish Conference on Electron Devices, CDE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Seville, Spain</w:t>
+              <w:t xml:space="preserve">POWER 2021 (IMAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340956v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPHYSICS CHARACTERIZATIONS OF VERTICAL GaN SCHOTTKY DIODES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Investigation of electrical activity at the AlN/Si interface using scanning capacitance microscopy and scanning spreading resistance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWER 2021 (IMAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676940v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced ageing methodology for robustness assessment of normally-off AlGaN/GaN HEMT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Walasiak</w:t>
+                <w:t xml:space="preserve">Fluorine-based plasma treatment for AlGaN/GaN e-mode HEMTs and low on-voltage diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fornasiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Microwave Integrated Circuits Conference, EuMIC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. 237-240, https://ieeexplore.ieee.org/abstract/document/9337362</w:t>
+              <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362260v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electrical activity at the AlN/Si interface using scanning capacitance microscopy and scanning spreading resistance microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
+                <w:t xml:space="preserve">GaN schottky diode on silicon substrate for high power THz multiplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Samnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Treuttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.131-132</w:t>
+              <w:t xml:space="preserve">WOCSDICE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284079v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine-based plasma treatment for AlGaN/GaN e-mode HEMTs and low on-voltage diodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs on AlN substrate for power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.50-52</w:t>
+              <w:t xml:space="preserve">44th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275589v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN schottky diode on silicon substrate for high power THz multiplier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Treuttel</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384345v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recessed and P-GaN regrowth gate development for normally-off AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulon Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 International Conference MIXED DESIGN OF INTEGRATED CIRCUITS AND SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Wroclow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique d'un HEMT normally- off avec une grille à barrière P-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN Schottky Diode for High Power THz Generation using Multiplier Principle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Maestrini</w:t>
+                <w:t xml:space="preserve">Development of AlGaN/GaN RF HEMT technology on free-standing GaN substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Irekti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boucherta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 43rd Workshop Compound Semiconductor Devices Integr. Circuits (WOCSDICE)</w:t>
+              <w:t xml:space="preserve">43rd Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384353v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled and thermalized indirect exciton fluids in a GaN/AlGaN quantum well with electrostatic traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of AlGaN/GaN RF HEMT technology on free-standing GaN substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors with Ultra -Wide Bandgap AlN buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039402v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Over Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors with Ultra -Wide Bandgap AlN buffer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Comyn</w:t>
+                <w:t xml:space="preserve">MOVPE growth of buffer layers on 3C-SiC/Si(111) templates for AlGaN/GaN high electron mobility transistors with low RF losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356886v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of buffer layers on 3C-SiC/Si(111) templates for AlGaN/GaN high electron mobility transistors with low RF losses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
+                <w:t xml:space="preserve">Control over dipolar exciton fluids in GaN/(AlGa)N nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
+              <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038786v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over dipolar exciton fluids in GaN/(AlGa)N nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">[Invited] Low RF loss buffer layers on 3C-SiC/Si(111) templates for AlGaN/GaN High Electron Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Washington, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466887v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Low RF loss buffer layers on 3C-SiC/Si(111) templates for AlGaN/GaN High Electron Mobility Transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Comyn</w:t>
+                <w:t xml:space="preserve">Remarkable Lateral Breakdown Voltage in thin channel AlGaN/GaN High Electron Mobility Transistors on thick AlN/Sapphire Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Washington, Seattle, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors 2019 (ICNS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Seattle WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039430v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Lateral Breakdown Voltage in thin channel AlGaN/GaN High Electron Mobility Transistors on thick AlN/Sapphire Templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Comyn</w:t>
+                <w:t xml:space="preserve">Co-integration of Enhancement and Depletion Modes of GaN-based Transistors for Next Generation RF Communication Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Albany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors 2019 (ICNS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Seattle WA, United States</w:t>
+              <w:t xml:space="preserve">WOCSDICE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287398v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-integration of Enhancement and Depletion Modes of GaN-based Transistors for Next Generation RF Communication Circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Malbert</w:t>
+                <w:t xml:space="preserve">GaN Schottky Diode for High Power THz Generation using Multiplier Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V K Chinni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE 2019</w:t>
+              <w:t xml:space="preserve">Proc. 43rd Workshop Compound Semiconductor Devices Integr. Circuits (WOCSDICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502499v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">[Invited] Nouvelles voies technologiques pour la mesure de la température et l’amélioration de la dissipation thermique des HEMTs GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Cozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud ABOU DAHER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boucherta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">RF &amp; Microwave 2018, 7ème Salon Radiofréquences, Hyperfréquences, Wireless, CEM et Fibre Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of microwave detection with GaN HEMTs under RF probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rennesson</w:t>
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340979v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Nouvelles voies technologiques pour la mesure de la température et l’amélioration de la dissipation thermique des HEMTs GaN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud ABOU DAHER</w:t>
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boucherta</w:t>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF &amp; Microwave 2018, 7ème Salon Radiofréquences, Hyperfréquences, Wireless, CEM et Fibre Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441664v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Analysis of microwave detection with GaN HEMTs under RF probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Pérez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première démonstration expérimentale d’un interrupteur HEMT normally-off en GaN avec une région P-GaN enterrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chapelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Spiegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leïla Benmosfeta</w:t>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
+              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981903v2</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Première démonstration expérimentale d’un interrupteur HEMT normally-off en GaN avec une région P-GaN enterrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Spiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Benmosfeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908823v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of traps and RF frequency dispersion in AlGaN/AlN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. paper EuMIC10-03, 153-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuMIC.2016.7777513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the correlation between kink effect and effective mobility in InAlN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Altuntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Agboton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezki Ouhachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Microwave Integrated Circuit Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.88-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuMIC.2014.6997798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission from 2DEG GaN device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">Polarization engineering of AlGaN/GaN HEMTs for high power applications at 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Joint 5th International Workshop on Silicon Carbide Hetero-Epitaxy and 5th Workshop on Advanced Semiconductor Materials and Devices for Power Electronics Applications, HeteroSiC-WASMPE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454369v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN heterostructures with very-thin buffer on Si (111) for NEMS applications : electrical and mechanical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs on HR silicon substrate (111) with an AlN seed film grown by PVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cutivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leclaire</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Agboton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Workshop on Heterostructure Technology, HeTech 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Glasgow, Scotland, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">, 2013, Glasgow, Scotland, United Kingdom. paper 5.6, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877763v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs on HR silicon substrate (111) with an AlN seed film grown by PVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">STARGAN : études de structures avancées de la filière nitrure de gallium (GaN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Douvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Agboton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Workshop on Heterostructure Technology, HeTech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Glasgow, Scotland, United Kingdom. paper 5.6, 2 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies, J3N 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877773v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization engineering of AlGaN/GaN HEMTs for high power applications at 40 GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chmielowska</w:t>
+                <w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chenot</w:t>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 5th International Workshop on Silicon Carbide Hetero-Epitaxy and 5th Workshop on Advanced Semiconductor Materials and Devices for Power Electronics Applications, HeteroSiC-WASMPE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987957v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invité] Etat de l'art et défis du GaN pour l'électronique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Optimization of AlGaN/GaN high electron mobility heterostructues on silicon for low cost power devices operating at 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Rocchi</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique, JNMO 2013, Table ronde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Nitride Semiconductors, ICNS-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878877v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">[Invité] Etat de l'art et défis du GaN pour l'électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique, JNMO 2013, Table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454457v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of AlGaN/GaN high electron mobility heterostructues on silicon for low cost power devices operating at 40 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lecourt</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of AlN thin films at low temperature by magnetron sputtering technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Nitride Semiconductors, ICNS-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium J - Semiconductor nanostructures towards electronic and optoelectronic device applications IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987956v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STARGAN : études de structures avancées de la filière nitrure de gallium (GaN)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Agboton</w:t>
+                <w:t xml:space="preserve">Room temperature generation of THz radiation in GaN quantum wells structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies, J3N 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States. pp.34-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2002504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941541v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature generation of THz radiation in GaN quantum wells structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">AlN/SI interfaces properties revealed by broadband characterization of coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cutivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Agboton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Warnemünde, Germany. pp.37-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926284v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of AlN thin films at low temperature by magnetron sputtering technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Brizoual</w:t>
+                <w:t xml:space="preserve">Graphene based near-field thermophotovoltaic conversion system (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium J - Semiconductor nanostructures towards electronic and optoelectronic device applications IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Cmos energy technologies research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878878v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/SI interfaces properties revealed by broadband characterization of coplanar waveguides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlGaN/GaN heterostructures with very-thin buffer on Si (111) for NEMS applications : electrical and mechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Warnemünde, Germany. pp.37-38</w:t>
+              <w:t xml:space="preserve">22nd European Workshop on Heterostructure Technology, HeTech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Glasgow, Scotland, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828412v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene based near-field thermophotovoltaic conversion system (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz emission from 2DEG GaN device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Belarouci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Messina</w:t>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cmos energy technologies research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818643v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN MEMS resonators : from demonstration to microsystem-compatible performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Porquerolles, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateurs MEMS en nitrure de gallium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes-Micro Nano Fluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Electrical Properties of Graphene Films Grown by Propane/Hydrogen CVD on 6H-SiC(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SILICON CARBIDE AND RELATED MATERIALS 2011, PTS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, KREUZSTRASSE 10, 8635 DURNTEN-ZURICH, Switzerland. pp.625+, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and analysis of different surface passivation for AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Porquerolles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz transmission modulated by a dc-bias through GaN quantum well structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERAHERTZ TECHNOLOGY AND APPLICATIONS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.905958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High transconductance on AlGaN/GaN HEMT on (110) silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Microwave Integrated Circuits Conference, EuMIC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] AlGaN/GaN and InAlN/GaN HEMTs technology for high frequency wireless communication and applications needing conformability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lecourt</w:t>
+                <w:t xml:space="preserve">Gallium nitride approach for MEMS resonators with highly tunable piezo-amplified transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week, EuMIC, Workshop W09 - Wideband GaN devices and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Micro Electro Mechanical Systems, MEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Cancun, Mexico. pp.581-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2011.5734491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807597v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium nitride approach for MEMS resonators with highly tunable piezo-amplified transducers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Grimbert</w:t>
+                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Micro Electro Mechanical Systems, MEMS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579046v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">[Invited] AlGaN/GaN and InAlN/GaN HEMTs technology for high frequency wireless communication and applications needing conformability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Week, EuMIC, Workshop W09 - Wideband GaN devices and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455707v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High RF performance of AlGaN/GaN HEMT on (110)-oriented silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-controlled sub-THz radiation transmission through GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Heterostructure Technology meeting (HeTech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invité] Micro et nanorésonateurs électromécaniques radio-fréquences. Principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Algre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tanger, Maroc. CDROM, papier 554, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN/GaN HEMTs reported on flexible substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Analysis of AlGaN/GaN epi-material on resistive Si(111) substrate for MMIC applications in millimeter wave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Douvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904170v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant HEMT transducers and integrated MEMS resonators based on AlGaN/GaN/Si heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Werquin</w:t>
+                <w:t xml:space="preserve">Caractérisation électrique et hyperfréquence d'épitaxie AlGaN/GaN sur substrat résistif Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Douvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Compound Semiconductor Materials and Devices, WOCSEMMAD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Newport Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.CD-ROM, Session Matériaux 2, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808202v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique et hyperfréquence d'épitaxie AlGaN/GaN sur substrat résistif Si(111)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs reported on flexible polyimide substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.CD-ROM, Session Matériaux 2, 1-4</w:t>
+              <w:t xml:space="preserve">5th Space Agency-MOD Round Table Workshop on GaN Component Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Netherlands. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573207v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of AlGaN/GaN epi-material on resistive Si(111) substrate for MMIC applications in millimeter wave range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549995v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs reported on flexible polyimide substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">Resonant HEMT transducers and integrated MEMS resonators based on AlGaN/GaN/Si heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Space Agency-MOD Round Table Workshop on GaN Component Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Netherlands. pp.9-12</w:t>
+              <w:t xml:space="preserve">Workshop on Compound Semiconductor Materials and Devices, WOCSEMMAD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549997v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature behaviour of AlGaN/AlN/GaN Hall-FET sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Expert Evaluation and Control Compound Semiconductor Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lodz (POLAND), France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chmielowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Günzburg / Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the C-V characteristic in SiO2/GaN MOS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Besland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Spanish Conference on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Santiago de Compostela, Spain. pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of nanoscale motion by piezoelectric transduction in GaN resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Workshop on Heterostructure Technology, HeTech 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Günzburg-Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Performance of unstuck gamma gate AlGaN/GaN HEMTs on (001) silicon substrate at 10 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Microwave Integrated Circuits Conference, EuMIC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Netherlands. pp.330-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904189v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-electron-mobility AlGaN/GaN heterostructures grown on Si(001) by molecular beam epitaxy for microwave applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">Passivation de matériaux et composants III-V par plasma ECR d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Farih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2008, Symposium C : Advances in GaN, GaAs, SiC, and Related Alloys on Silicon Substrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">JNMO'08 : 12èmes Journées Nano Micro et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint-Pierre-d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362029v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of unstuck gamma gate AlGaN/GaN HEMTs on (001) silicon substrate at 10 GHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Nitrure de Gallium : un Matériau d'Avenir pour la Conception de Composants de Puissance Haute Tension et Haute Température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Al Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cazarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Microwave Integrated Circuits Conference, EuMIC 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MGE 2008 4ème Colloque Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, TOULOUSE, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362379v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Nitrure de Gallium : un Matériau d'Avenir pour la Conception de Composants de Puissance Haute Tension et Haute Température</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Evaluation of SiN films for AlGaN/GaN MIS-HEMTs on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Cotonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Farih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE 2008 4ème Colloque Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, TOULOUSE, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002191v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivation de matériaux et composants III-V par plasma ECR d'azote</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Pressure characterization of AlGaN/GaN Hall sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO'08 : 12èmes Journées Nano Micro et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saint-Pierre-d'Oléron, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on High Pressure Semiconductor Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Fortaleza,, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288425v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SiN films for AlGaN/GaN MIS-HEMTs on Si(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nacer Farih</w:t>
+                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540445v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure characterization of AlGaN/GaN Hall sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Camassel</w:t>
+                <w:t xml:space="preserve">High-electron-mobility AlGaN/GaN heterostructures grown on Si(001) by molecular beam epitaxy for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vennegues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on High Pressure Semiconductor Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Fortaleza,, Brazil</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2008, Symposium C : Advances in GaN, GaAs, SiC, and Related Alloys on Silicon Substrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401344v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs on (001) oriented silicon substrate based on 100nm SiN recessed gate technology for low cost device fabrication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Evaluation of magnetic sensors based on AlGaN/GaN heterostructures: temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Microwave Integrated Circuits Conference, EuMIC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of 16th European workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Frejus, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284403v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de grille nitrure de longueur inférieure à 100nm pour des applications haute fréquence de HEMTs AlGaN/GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.5C1-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of magnetic sensors based on AlGaN/GaN heterostructures: temperature dependence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Conception et réalisation de transistors de type FP-HEMT AlGaN/GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of 16th European workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Frejus, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1D10-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394196v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation de transistors de type FP-HEMT AlGaN/GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs on (001) oriented silicon substrate based on 100nm SiN recessed gate technology for low cost device fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Microwave Integrated Circuits Conference, EuMIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.96-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370331v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature electrical investigations of (AI,Ga)N/GaN heterostructures - Hall sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier (FRANCE), France. pp.1438-1443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRaman analysis of resistance ohmic contact to n-AlGaN/GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides, Diamond 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise assessment of AlGaN/GaN HEMTs on Si or SiC substrates : application to X-band low noise amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise behaviour in GaN HEMT's on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.286-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures pulsées haute température en mode DC et RF de HEMTs AlGaN/GaN sur substrat silicium haute résistivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Microwave performances of gallium nitride based HEMT's devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ducatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Theron</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Grand Gap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fréjus, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141965v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave performances of gallium nitride based HEMT's devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Mesures pulsées haute température en mode DC et RF de HEMTs AlGaN/GaN sur substrat silicium haute résistivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Werquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ducatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Delos</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">GDR Grand Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141962v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF noise and power performances of AlGaN/GaN on Si(111) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Minko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances des HEMTs AlGaN/GaN sur substrat Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical transport model of AlGaN/GaN HEMT based on electrical and thermal measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">E. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Grand Gap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fréjus, France</w:t>
+              <w:t xml:space="preserve">12th European Gallium Arsenide and other compound semiconductors application symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141966v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical transport model of AlGaN/GaN HEMT based on electrical and thermal measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rolland</w:t>
+                <w:t xml:space="preserve">Amélioration des performances des HEMTs AlGaN/GaN sur substrat Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Gallium Arsenide and other compound semiconductors application symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.235-238</w:t>
+              <w:t xml:space="preserve">GDR Grand Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142308v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances statiques des HEMTs AlGaN/GaN par traitement plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">HEMT métamorphique pour applications de puissance en bande V : influence de la couche de barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.4A2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146718v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterisation of AlGaN/GaN HEMTs using micro-Raman scatering spectroscopy and pulsed I-V measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dessertenne</w:t>
+                <w:t xml:space="preserve">Optimisation des performances du transistor HEMT AlGaN/GaN sur substrat Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials; ICSCRM2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.1625-1628</w:t>
+              <w:t xml:space="preserve">GDR Grand Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146669v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMT métamorphique pour applications de puissance en bande V : influence de la couche de barrière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">Management thermique des transistors HEMT AlGaN/GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dessertene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.4A2-2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Grand Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146696v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management thermique des transistors HEMT AlGaN/GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dessertene</w:t>
+                <w:t xml:space="preserve">Optimisation des HEMTs AlGaN/GaN/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.1D-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146694v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances du transistor HEMT AlGaN/GaN sur substrat Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">Influence of growth conditions on the structural, optical and electrical quality of MBE grown InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydir Androussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Grand Gap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Molecular Bean Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, San Francisco, CA, United States. pp.822-826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MBE.2002.1037764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146717v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth conditions on the structural, optical and electrical quality of MBE grown InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ydir Androussi</w:t>
+                <w:t xml:space="preserve">High pressure study of the electrical transport phenomena in AlGaN/GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lepkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Molecular Bean Epitaxy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on High Pressures in Semiconductor Physics (HPSP-X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, GUILDFORD (ENGLAND), France. pp.232-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146110v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des HEMTs AlGaN/GaN/Si</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Optimisation of buffer layers for InP-metamorphic heterojunction bipolar transistor on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.1D-12</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.409-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146697v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure study of the electrical transport phenomena in AlGaN/GaN heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lepkowsky</w:t>
+                <w:t xml:space="preserve">Influence de la température sur les caractéristiques pulsées statiques et hyperfréquences des HEMTs AlGaN/GaN sur substrat silicium résistif (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Werquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ducatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, GUILDFORD (ENGLAND), France. pp.232-237</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.1D-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544457v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of buffer layers for InP-metamorphic heterojunction bipolar transistor on GaAs</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.409-412</w:t>
+                <w:t xml:space="preserve">Optimisation des performances statiques des HEMTs AlGaN/GaN par traitement plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Grand Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162725v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur les caractéristiques pulsées statiques et hyperfréquences des HEMTs AlGaN/GaN sur substrat silicium résistif (111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Ducatteau</w:t>
+                <w:t xml:space="preserve">Thermal characterisation of AlGaN/GaN HEMTs using micro-Raman scatering spectroscopy and pulsed I-V measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charu Dua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dessertenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.1D-13</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials; ICSCRM2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.1625-1628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146691v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large signal behaviour of gallium nitride based HEMT's devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vellas</w:t>
+                <w:t xml:space="preserve">MBE growth of high quality AlGaN/GaN HEMTs on resistive Si(111) substrate with RF small signal and power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Chermogolovska, Russia</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149730v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière GaN pour les applications hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Minko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN/GaN HEMTs on resistive Si(111) substrate : from material assessment to RF power performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN/GaN HEMT for RF power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bougria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Gallium Arsenide and Other Semiconductors Application Symposium, GAAS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des contacts ohmiques et Schottky sur nitrure de gallium pour composants à effets de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Minko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Semiconducteurs à large bande interdite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of high quality AlGaN/GaN HEMTs on resistive Si(111) substrate with RF small signal and power performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Influence of recess extension on double heterostructure metamorphic HEMT for power application at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.99-100</w:t>
+              <w:t xml:space="preserve">2002, pp.165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149696v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recess extension on double heterostructure metamorphic HEMT for power application at 60 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">Caractérisation de transistors à effet de champ à base de GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.165-168</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Ecole Thématique CNRS : Matériaux Nitrures d'Eléments III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149697v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de transistors à effet de champ à base de GaN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence properties of InAs dots grown by molecular beam epitaxy on metamorphic InxAl1-xAs (0.33 &amp;lt; x &amp;lt; 0.52) buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Ecole Thématique CNRS : Matériaux Nitrures d'Eléments III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, La Plagne, France</w:t>
+              <w:t xml:space="preserve">28th International Symposium on Compound Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Japan. pp.537-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149714v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of InAs dots grown by molecular beam epitaxy on metamorphic InxAl1-xAs (0.33 &amp;lt; x &amp;lt; 0.52) buffer layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Improvement of performance at 60 GHz of metamorphic HEMT on GaAs using double recess technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Compound Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Japan. pp.537-542</w:t>
+              <w:t xml:space="preserve">25th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Chernogolovka, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250216v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of performance at 60 GHz of metamorphic HEMT on GaAs using double recess technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Luminescence de boites InAs obtenues par épitaxie par jets moléculaires sur des couches tampons métamorphiques InxAl1-xAs (0.33 = x = 0.52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Chernogolovka, Russia</w:t>
+              <w:t xml:space="preserve">Journée thématique Boites quantiques pour les télécommunications optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149713v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence de boites InAs obtenues par épitaxie par jets moléculaires sur des couches tampons métamorphiques InxAl1-xAs (0.33 = x = 0.52)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Performance à 60 GHz de HEMTs métamorphiques sur GaAs utilisant une technologie à double recess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Boites quantiques pour les télécommunications optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Saint Aigulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148672v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance à 60 GHz de HEMTs métamorphiques sur GaAs utilisant une technologie à double recess</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">Large signal behaviour of gallium nitride based HEMT's devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Saint Aigulf, France</w:t>
+              <w:t xml:space="preserve">25th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Chermogolovska, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149738v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.06µm gate length metamorphic InAlAS/InGaAs HEMTs on GaAs with ft and fmax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HEMT structures and technology on GaAs and InP for power amplification in millimeter wave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.192-195</w:t>
+              <w:t xml:space="preserve">2001, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151759v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMT structures and technology on GaAs and InP for power amplification in millimeter wave range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Les structures métamorphiques AlInAs/GaInAs sur substrat GaAs : croissance et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zaknoune</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Boudrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.53-56</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Séminaire National sur l'Epitaxie par Jets Moléculaires, EJM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, St Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152625v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance AlGaN/GaN HEMTs on a resistive silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Heterostrucrure Technology Workshop, HETECH 01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de nanostructures InAs réalisées par épitaxie par jets moléculaires sur des couches tampons AlInAs et GaInAs désadaptées sur substrat GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures métamorphiques AlInAs/GaInAs sur substrat GaAs : croissance et applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">0.06µm gate length metamorphic InAlAS/InGaAs HEMTs on GaAs with ft and fmax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Parenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2001, St Aygulf, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.192-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152677v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux métamorphiques : une voie pour l'intégration de composants pour applications millimétriques sur substrat d'arséniure de gallium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">InAs dots grown by MBE on InAIAs and InGaAs lattice mismatched buffers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique sur l'Electronique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Arcueil, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 42nd Electronic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158447v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of InAs dots on InAlAs and InGaAs buffers lattice mismatched on GaAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Croissance EJM d'îlots InAs sur des tampons AIInAs et GaInAs désadaptés sur GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Molecular Beam Epitaxy, MBE XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Beijing, China</w:t>
+              <w:t xml:space="preserve">13ème Séminaire National sur l'Epitaxie par Jets Moléculaires, EJM 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158218v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement-mode metamorphic Al0.67In0.33As/Ga0.66In0.34 HEMT on GaAs substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId610" w:history="1">
+                <w:t xml:space="preserve">Gate ionization current of an enhancement-mode metamorphic Al0.67In0.33As/Ga0.66In0.34As HEMT on GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Boudrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference of the Learning Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Ann Arbor, MI, United States. pp.IV-7, IV-8</w:t>
+              <w:t xml:space="preserve">30th European Microwave Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159007v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate ionization current of an enhancement-mode metamorphic Al0.67In0.33As/Ga0.66In0.34As HEMT on GaAs substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId610" w:history="1">
+                <w:t xml:space="preserve">Enhancement-mode metamorphic Al0.67In0.33As/Ga0.66In0.34 HEMT on GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Boudrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Microwave Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference of the Learning Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Ann Arbor, MI, United States. pp.IV-7, IV-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159006v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance EJM d'îlots InAs sur des tampons AIInAs et GaInAs désadaptés sur GaAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">MBE growth of InAs dots on InAlAs and InGaAs buffers lattice mismatched on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Séminaire National sur l'Epitaxie par Jets Moléculaires, EJM 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Saint Aygulf, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Molecular Beam Epitaxy, MBE XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158439v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs dots grown by MBE on InAIAs and InGaAs lattice mismatched buffers on GaAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Charge control and electron transport properties in InyAl1-yAs/InxGa1-xAs metamorphic HEMTs : effect of indium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Denver, CO, United States</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158219v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence of metamorphic Inx Al1-xAs/InxGa1-xAs HEMTs on GaAs substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nojeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge control and electron transport properties in InyAl1-yAs/InxGa1-xAs metamorphic HEMTs : effect of indium content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Charge control and electron transport properties in InAlAs/InGaAs metamorphic HEMT's : effect of indium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158437v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge control and electron transport properties in InAlAs/InGaAs metamorphic HEMT's : effect of indium content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Zaknoune</w:t>
+                <w:t xml:space="preserve">HEMT structures on GaAs or InP substrates for millimeter wave power amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2000, pp.102-105</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Aegean Sea, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159005v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMT structures on GaAs or InP substrates for millimeter wave power amplification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hétérostructures AlInAs/GaInAs/GaAs métamorphiques : étude de la relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Androussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dipersio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Aegean Sea, Greece</w:t>
+              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159030v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérostructures AlInAs/GaInAs/GaAs métamorphiques : étude de la relaxation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Charge control and electron transport properties in InAlAs/InGaAs metamorphic HEMTs : effect of indium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158438v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge control and electron transport properties in InAlAs/InGaAs metamorphic HEMTs : effect of indium content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Les matériaux métamorphiques : une voie pour l'intégration de composants pour applications millimétriques sur substrat d'arséniure de gallium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2000, pp.102-105</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique sur l'Electronique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157883v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Level Transient Spectroscopy evaluation of epilayers grown on bulk GaN substrates for vertical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Nitride Semiconductors (ICNS-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN on sapphire layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GaN Marathon 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Verona, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning GaN/AlGaN quantum well emission by deposition of Few-Layer Graphene and Nickel/Gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS -14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation technologique de structures HEMTs AlGaN/GaN normally-off à grille P-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022: Journées des Electroniques de Puissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37182,391 +37450,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Beam Epitaxy of AlGaN/GaN High Electron Mobility Transistor Heterostructures for High Power and High-Frequency Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sumeet Walia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low Power Semiconductor Devices and Processes for Emerging Applications in Communications, Computing, and Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2018, 9780429503634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429503634-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic InAIAs/InGaAs HEMTs : material properties and device performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAI W.Z. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III-V semiconductor heterostructures : physics and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, Kerala, India, pp.111-138, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEMT's capability for millimeter-wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NEY M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millimeter waves in communication systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.15-26, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37576,105 +37844,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'hétérostructures (Al,Ga)N/GaN en vue d'applications électroniques : de la croissance cristalline au composant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Nice Sophia Antipolis, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00588722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId935"/>
+      <w:footerReference w:type="default" r:id="rId942"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37821,51 +38089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Teisseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wojnar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kucharski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallardo-M&#246;dinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Dau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bouyid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.128047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/adc5db" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Schilir&#242;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ethan Panasci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Franco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ackermann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122350" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201958v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plaza Arguello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228976" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fornasiero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samnouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chinni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10499-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mehta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Elwaradi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2023.100263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2023.100114" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna &#352;pankov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Chromik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Dobro&#269;ka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pribusov&#225; Slu&#353;n&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Talacko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13212837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Comyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108210" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjdoub" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077107" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086641" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Novoa-L&#243;pez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041515" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126779" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cozette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hassan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abd489" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Albany" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecourt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Walasiak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Curutchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114291" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcbd3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164517v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joff Derluyn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Degroote" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10060635" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5143418" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannazzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dagher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schilir&#242;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Panasci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Greco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb72b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418915v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyonju Chauveau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125911" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929058v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900760" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108345v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092207" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K7DHQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Kabouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100690" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929065v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab4e74" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jollivet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trinit&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frayssinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Mierry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129362" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giannazzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lo Nigro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Deretzis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00530" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700637" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2858000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00383a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871066v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnia Hossain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Junaebur Rashid" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700399" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mhedhbi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600484" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600436" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270095v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia-Perez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P&#233;rez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5473" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152388v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600450" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643147v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.731" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Spisser" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerounian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-015-0224-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270110v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2542921" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Tabares Jimenez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2563258" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311091v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ41XCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918142v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532732" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G4HWHJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276913v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cutivet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2015.2404358" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200742v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roudon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866285" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044844v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Amar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330339" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80FC9335-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208531v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140068" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83A8B83A83345CAAF1B8098EE4E7292AA974E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872025v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecourt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2272334" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817546v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.085421" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872010v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/9/094003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871861v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200556" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXV6BMKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducatteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2244841" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ruch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035202" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797212v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douvry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2238943" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803559v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.04.004" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1WH734-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787414v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grimbert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.067201" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864740v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cort&#233;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.228" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810916v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenk" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.025504" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311109v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roudon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane V&#233;zian" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.253" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790433v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattalah" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100211" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99DDHWBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787408v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werquin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2179010" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849472v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cortes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3572236" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603099v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed R&#233;da Ramdani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000882" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XM9QVF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2048792" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329478v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Cotonnec" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Farih" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200880870" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037527v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouguen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.11.041" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVZPTK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472680v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggaoui" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corfdir" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200880828" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472724v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153504" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473644v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.003" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FWSDGBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396579v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdallah" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquenne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008082" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X2G77J8C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357273v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azize" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.161" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ8M8CX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311128v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Natali" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.1.121101" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535633v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouguen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838301" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267124v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touati" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.022" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHC9PT2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283493v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sar" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.907189" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154928v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Werquin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21897" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJQ74LJT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906684v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006132070" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E20522145A3EB306F155AD8ED3B8E0D999255F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906611v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.01.037" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KQ5MZX9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141951v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minko" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141959v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulzh&#246;fer" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037546v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Consejo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contreras" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepkowsky" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301562" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QTKKB15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146648v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardouin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonte" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146661v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandjean" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146662v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vellas" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149694v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147831v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parenty" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151764v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152595v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Boudrissa" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Delos" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/16.925223" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158982v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(00)00060-5" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1VZKQQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158983v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/55.877193" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157879v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495797v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467612v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467212v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bougrioua" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947519v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Bouyid" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brault" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168319v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201862v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042852" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761108v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793343v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444068v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El-Whibi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127127v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828829v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829060v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681788v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681811v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637419v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279160v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340956v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanchez" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362260v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albany" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walasiak" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275589v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384345v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Gioia" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samnouni" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mondal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Treuttel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922723v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulon Ga&#235;tan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918372v2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384353v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Chinni" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cordier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maestrini" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039402v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Irekti" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherta" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356886v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038786v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039430v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Comyn" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287398v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502499v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340979v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441664v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesecq" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270103v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Perez" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777513" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276914v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Agboton" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ouhachi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997798" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877763v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclaire" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877773v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987957v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878877v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987956v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941541v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Douvry" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828412v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818643v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801104v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Zhang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797721v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037521v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.625" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801154v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814978v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807597v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579046v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grimbert" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2011.5734491" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800113v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806730v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Algre" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Amar" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800114v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808202v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573207v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549995v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549997v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536293v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475900v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Al-Alam" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810577v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362029v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362379v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbedoen" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772296" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002191v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazarr&#233;" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288425v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Kazzi" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540445v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401344v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284403v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412656" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370327v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394196v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370331v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543735v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131350v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126458v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Delage" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141967v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angeli" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rennane" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141965v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jambon" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141962v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142303v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141966v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142308v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerard" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146718v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146669v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Dua" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146696v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146694v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillas" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dua" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertene" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146717v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146697v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544457v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepkowsky" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162725v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146691v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149730v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149734v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149701v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149736v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougria" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassette" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149717v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149696v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149697v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149714v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250216v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149713v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148672v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149738v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151759v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152625v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152670v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152090v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152677v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158447v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158218v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159007v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159006v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158439v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158219v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159003v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nojeh" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158437v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159005v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159030v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157883v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621863v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543300v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429503634-9" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132930v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00588722v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Teisseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wojnar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kucharski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallardo-M&#246;dinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji A Seck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz K Mahboub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2026.3690585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Dau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bouyid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.128047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/adc5db" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Schilir&#242;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ethan Panasci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Franco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ackermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122350" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plaza Arguello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228976" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mehta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Elwaradi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2023.100263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samnouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chinni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10499-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fornasiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna &#352;pankov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Chromik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Dobro&#269;ka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pribusov&#225; Slu&#353;n&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Talacko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13212837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2023.100114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Comyn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjdoub" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077107" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morassi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086641" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Novoa-L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041515" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126779" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cozette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hassan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abd489" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Albany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Walasiak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Curutchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114291" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcbd3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164517v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joff Derluyn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Degroote" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10060635" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyonju Chauveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125911" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900760" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5143418" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannazzo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dagher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schilir&#242;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Panasci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Greco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb72b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab4e74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023702v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jollivet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trinit&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frayssinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Mierry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129362" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929061v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giannazzo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lo Nigro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Deretzis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00530" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.03.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.029" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K7DHQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108345v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092207" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Kabouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10100690" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576045v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700637" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2858000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871982v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00383a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871066v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnia Hossain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Junaebur Rashid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700399" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563258v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600436" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270098v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mhedhbi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600484" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia-Perez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P&#233;rez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5473" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152388v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600450" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643147v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.731" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Spisser" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerounian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aassime" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-015-0224-y" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Tabares Jimenez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2563258" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2542921" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918142v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532732" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G4HWHJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311091v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.017" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ41XCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276913v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cutivet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2015.2404358" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044844v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Amar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330339" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80FC9335-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208531v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140068" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83A8B83A83345CAAF1B8098EE4E7292AA974E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200742v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roudon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866285" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871861v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossain" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200556" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXV6BMKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872010v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/9/094003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809856v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducatteau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2244841" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002353v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ruch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035202" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797212v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecourt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douvry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2238943" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872025v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2272334" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817546v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.085421" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803559v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.04.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1WH734-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864740v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cort&#233;s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.228" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787414v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grimbert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.067201" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810916v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenk" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.025504" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790433v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattalah" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100211" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99DDHWBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311109v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roudon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane V&#233;zian" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.253" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787408v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werquin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2179010" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849472v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cortes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3572236" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603099v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed R&#233;da Ramdani" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000882" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XM9QVF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2048792" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037527v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouguen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.11.041" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVZPTK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472680v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggaoui" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corfdir" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200880828" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472724v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153504" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473644v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreno" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FWSDGBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329478v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Cotonnec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Farih" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200880870" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357273v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azize" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.161" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ8M8CX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311128v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Natali" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.1.121101" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535633v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouguen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838301" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396579v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdallah" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquenne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008082" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X2G77J8C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267124v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touati" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.022" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHC9PT2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283493v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sar" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.907189" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906684v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006132070" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E20522145A3EB306F155AD8ED3B8E0D999255F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154928v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Werquin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21897" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJQ74LJT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906611v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.01.037" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KQ5MZX9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141951v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minko" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141959v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulzh&#246;fer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146648v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardouin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonte" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146661v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandjean" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146662v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vellas" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037546v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Consejo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contreras" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepkowsky" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301562" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QTKKB15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149694v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147831v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parenty" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151764v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152595v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Boudrissa" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Delos" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/16.925223" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157879v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158982v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(00)00060-5" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1VZKQQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158983v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/55.877193" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467612v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467212v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bougrioua" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947519v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Bouyid" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brault" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168319v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201862v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042852" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495797v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761108v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793343v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444068v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El-Whibi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127127v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829060v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681788v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637419v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681811v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828829v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340956v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanchez" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362260v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albany" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walasiak" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275589v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384345v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Gioia" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samnouni" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mondal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Treuttel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279160v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922723v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulon Ga&#235;tan" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918372v2" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039402v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Irekti" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucherta" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356886v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038786v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039430v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Comyn" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287398v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502499v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384353v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Chinni" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cordier" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maestrini" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441664v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesecq" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340979v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270103v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Perez" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777513" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276914v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Agboton" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ouhachi" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997798" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987957v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877773v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941541v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Douvry" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987956v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878877v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828412v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818643v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877763v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclaire" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801104v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Zhang" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797721v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037521v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.625" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801154v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814978v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579046v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grimbert" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2011.5734491" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807597v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800113v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806730v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Algre" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Amar" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800114v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549995v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573207v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549997v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808202v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536293v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475900v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Al-Alam" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810577v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362379v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbedoen" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772296" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288425v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Kazzi" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002191v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazarr&#233;" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540445v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401344v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362029v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394196v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370327v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370331v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284403v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412656" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543735v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131350v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126458v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Delage" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141967v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angeli" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rennane" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141962v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141965v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jambon" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142303v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142308v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerard" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141966v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146696v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146717v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146694v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillas" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dua" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertene" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146697v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544457v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepkowsky" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162725v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146691v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146718v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146669v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Dua" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149696v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149734v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149701v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149736v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougria" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassette" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149717v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149697v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149714v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250216v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149713v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148672v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149738v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149730v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152625v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152677v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152670v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152090v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151759v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158219v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158439v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159006v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159007v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158218v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158437v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159003v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nojeh" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159005v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159030v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157883v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158447v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621863v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543300v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429503634-9" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132930v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00588722v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>