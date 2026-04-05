--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -363,5907 +363,5898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+                <w:t xml:space="preserve">Acute Remodeling of Phosphoinositide Lipids Promotes Endocytosis Downstream of RALF/FERONIA Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+                <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+                <w:t xml:space="preserve">Emy Latul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+                <w:t xml:space="preserve">hal-05560732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEF14 acts as a specific activator of the plant osmotic signaling pathway by controlling ROP6 nanodomain formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Gorgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Clara P Igisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (8), pp.2146-2165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44319-025-00412-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerted transport and phosphorylation of diacylglycerol at ER–PM contact sites regulate phospholipid dynamics during stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Garcia-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Morello-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selene Garcia-Hernandez</w:t>
+                <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Morello-López</w:t>
+                <w:t xml:space="preserve">Vitor Amorim-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moya-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (23), pp.e2421334122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2421334122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABP1/ABL3-TMK1 cell-surface auxin signaling targets PIN2-mediated auxin fluxes for root gravitropism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+                <w:t xml:space="preserve">Minxia Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Fiedler</w:t>
+                <w:t xml:space="preserve">Caterina Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Monzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 188 (22), pp.6138-6150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2025.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for naming and studying plasma membrane domains in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01742-8⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04688129v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines for naming and studying plasma membrane domains in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
+                <w:t xml:space="preserve">Miguel Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (8), pp.1172-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04737079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peri-germ cell membrane: poorly characterized but key interface for plant reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoya Sugi</w:t>
+                <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Calhau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jörg Becker</w:t>
+                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01818-5⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764035v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR modulates plasma membrane nano-organization and immune signaling downstream of RALF1-FERONIA signaling pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The peri-germ cell membrane: poorly characterized but key interface for plant reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Sugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Calhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Chen</w:t>
+                <w:t xml:space="preserve">Marina Millan-Blanquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huina Zhou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alberto Coego</w:t>
+                <w:t xml:space="preserve">Jörg Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18687⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01818-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934185v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEC14-like condensate phase transitions at plasma membranes regulate root growth in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriani Mentzelopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini Papagavriil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Liu</w:t>
+                <w:t xml:space="preserve">Prashanth Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Perraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (9), pp.e3002305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go: the functional importance and regulation of lipid diffusion in biological membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (8), pp.2479-2488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erad032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRASSINOSTEROID INSENSITIVE1 internalization can occur independent of ligand binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Alves Neubus Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Alves Neubus Claus</w:t>
+                <w:t xml:space="preserve">Nemanja Vukašinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Pleskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiad005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.add4791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis SAC9 enzyme is enriched in a cortical population of early endosomes and restricts PI(4,5)P2 at the plasma membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAR modulates plasma membrane nano-organization and immune signaling downstream of RALF1-FERONIA signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huina Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+                <w:t xml:space="preserve">Meng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Doumane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jia Xuan Leong</w:t>
+                <w:t xml:space="preserve">Alberto Coego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.73837⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769475v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell shape: A ROP regulatory tug-of-war in pavement cell morphogenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Phosphatidylinositol 4-phosphate: a key determinant of plasma membrane identity and function in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedrana Marković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.028⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 235 (3), pp.867-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588439v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanodomain-anchored scaffolding complex is required for the function and localization of phosphatidylinositol 4-kinase alpha in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant autophagosomes mature into amphisomes prior to their delivery to the central vacuole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jierui Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Thu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juncai Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise C Noack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Fabian Künzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Armengot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
+                <w:t xml:space="preserve">Lorenzo Picchianti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (12), pp.e202203139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202203139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330567v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 4-phosphate: a key determinant of plasma membrane identity and function in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedrana Marković</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18258⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681487v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant autophagosomes mature into amphisomes prior to their delivery to the central vacuole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental manipulation of phosphoinositide lipids: from cells to organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juncai Ma</w:t>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Künzl</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.202203139⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.445-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcb.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823604v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A glossary of plant cell structures: Current insights and future questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung-Ho Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+                <w:t xml:space="preserve">Charles T Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Shin-Ichi Arimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+                <w:t xml:space="preserve">Magdalena Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32109-2⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.10-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03774766v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental manipulation of phosphoinositide lipids: from cells to organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+                <w:t xml:space="preserve">Peripheral membrane proteins modulate stress tolerance by safeguarding cellulose synthases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kesten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Álvaro García-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor Amorim-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Menna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araceli Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcb.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (46), pp.eabq6971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abq6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588448v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glossary of plant cell structures: Current insights and future questions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAUR63 stimulates cell growth at the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
+                <w:t xml:space="preserve">Punita Nagpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Bezanilla</w:t>
+                <w:t xml:space="preserve">Paul H Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeh Haur Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keun Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab247⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (9), pp.e1010375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03374829v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral membrane proteins modulate stress tolerance by safeguarding cellulose synthases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging the living plant cell: from probes to quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Menna</w:t>
+                <w:t xml:space="preserve">Leia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araceli Castillo</w:t>
+                <w:t xml:space="preserve">Raquel Martin-Arevalillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abq6971⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.247-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03872407v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the living plant cell: from probes to quantification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell shape: A ROP regulatory tug-of-war in pavement cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bauer</w:t>
+                <w:t xml:space="preserve">Clara Paola Igisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teva Vernoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Miège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.247-272. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.R116-R118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03359667v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAUR63 stimulates cell growth at the plasma membrane</w:t>
+                <w:t xml:space="preserve">A nanodomain-anchored scaffolding complex is required for the function and localization of phosphatidylinositol 4-kinase alpha in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punita Nagpal</w:t>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul H Reeves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Keun Chae</w:t>
+                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010375⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.302-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788388v1</w:t>
+                <w:t xml:space="preserve">hal-03330567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis SAC9 enzyme is enriched in a cortical population of early endosomes and restricts PI(4,5)P2 at the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fangain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
+                <w:t xml:space="preserve">Jia Xuan Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e73837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.73837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153046v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anionic phospholipid gradients: an uncharacterized frontier of the plant endomembrane network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennogan A Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic phospholipid gradients: an uncharacterized frontier of the plant endomembrane network</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118802v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-mediated regulation of flowering time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Meet your MAKR: the membrane‐associated kinase regulator protein family in the regulation of plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria D Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia L Korosteleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Parcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abl4883⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03349739v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meet your MAKR: the membrane‐associated kinase regulator protein family in the regulation of plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria D Novikova</w:t>
+                <w:t xml:space="preserve">Lipid-mediated regulation of flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia L Korosteleva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">François Parcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.16132⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6559), pp.1086-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abl4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03349749v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+                <w:t xml:space="preserve">Arabidopsis ADR1 helper NLR immune receptors localize and function at the plasma membrane in a phospholipid dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja C Saile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fougère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">Frank M Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+                <w:t xml:space="preserve">Sruthi Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Keicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bayless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (6), pp.2440-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349716v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis ADR1 helper NLR immune receptors localize and function at the plasma membrane in a phospholipid dependent manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeling the pressure: A mechanical tale of the pollen tube journey through the pistil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sruthi Sunil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17788⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (7), pp.873-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375326v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the pressure: A mechanical tale of the pollen tube journey through the pistil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.015⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.100626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330571v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Function of membrane domains in Rho-Of-Plant signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.663-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa082/606416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330578v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of membrane domains in Rho-Of-Plant signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">Inducible depletion of PI(4,5)P2 by the synthetic iDePP system in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fangain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floris Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (3), pp.663-681. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.587-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa082/606416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106320v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducible depletion of PI(4,5)P2 by the synthetic iDePP system in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léia Colin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Floris Stevens</w:t>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00907-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298511v1</w:t>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration of auxin information for the regulation of patterning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Burny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Galvan-Ampudia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raquel Martin Arevalillo</w:t>
+                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.55832⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.1600-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368529v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipids across scales: lipid patterns and plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Recruitment of Phosphoinositide Species to the Plant-Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leia Axelle Colin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chun Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.08.007⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.1665-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02349861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nanoscale Organization of the Plasma Membrane and Its Importance in Signaling: A Proteolipid Perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.01349⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (23), pp.4654-4664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568181v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functions of Anionic Lipids in Plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Metabolic Cellular Communications: Feedback Mechanisms between Membrane Lipid Homeostasis and Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-081519-035910⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02625982v1</w:t>
+                <w:t xml:space="preserve">hal-03000896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Recruitment of Phosphoinositide Species to the Plant-Pathogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal integration of auxin information for the regulation of patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuqing Zhou</w:t>
+                <w:t xml:space="preserve">Carlos Galvan-Ampudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Li</w:t>
+                <w:t xml:space="preserve">Jonathan Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Zhai</w:t>
+                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijiang Liu</w:t>
+                <w:t xml:space="preserve">Raquel Martin Arevalillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (5), pp.1665-1688. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.55832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568171v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">The Nanoscale Organization of the Plasma Membrane and Its Importance in Signaling: A Proteolipid Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Francis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Ott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (4), pp.1682-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967654v1</w:t>
+                <w:t xml:space="preserve">hal-02568181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Cellular Communications: Feedback Mechanisms between Membrane Lipid Homeostasis and Plant Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipids across scales: lipid patterns and plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leia Axelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (2), pp.171-182. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000896v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted expression of a cell cycle regulator and a metabolic enzyme from a bicistronic transcript in plants</w:t>
+                <w:t xml:space="preserve">Functions of Anionic Lipids in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lorenzo-Orts</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lise Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-019-0358-3⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.71-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-081519-035910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348938v1</w:t>
+                <w:t xml:space="preserve">hal-02625982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRASSINOSTEROID-SIGNALING KINASE 3, a plasma membrane-associated scaffold protein involved in early brassinosteroid signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Willige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee Yeon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental control of plant Rho GTPase nano-organization by the lipid phosphatidylserine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 364 (6435), pp.57-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aav9959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmotic Stress Activates Two Reactive Oxygen Species Pathways with Distinct Effects on Protein Nanodomains and Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 179 (4), pp.1581-1593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.18.01065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Cell Biology: How to Give Root Hairs Enough ROPs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (11), pp.R405-R407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Concerted expression of a cell cycle regulator and a metabolic enzyme from a bicistronic transcript in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lorenzo-Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janika Witthoeft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+                <w:t xml:space="preserve">Sylvain Loubery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-019-0358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330992v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependent Nutrient Availability and Steroid Hormone Signals Facilitate Root Growth Plasticity</w:t>
               </w:r>
@@ -6383,51 +6374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phosphoinositide map at the shoot apical meristem in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa E S Rambaud-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.20. </w:t>
@@ -6511,2944 +6502,3078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600824v1</w:t>
+                <w:t xml:space="preserve">hal-02330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision targeting by phosphoinositides: how PIs direct endomembrane trafficking in plants Sort title: PIPs and vesicular trafficking in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, pp.22-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05215938v1</w:t>
+                <w:t xml:space="preserve">hal-01600824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Activation and Deactivation of the BRASSINOSTEROID INSENSITIVE1 Receptor Kinase by Immunoprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1564, pp.169--180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6813-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606735v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Habenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215915v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 2 (7), pp.16089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nplants.2016.89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687823v1</w:t>
+                <w:t xml:space="preserve">hal-05215915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidermis coordinates auxin-induced stem growth in response to shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Procko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogev Burko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Ljung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff A. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (13), pp.1529-1541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gad.283234.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Barberon</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13099⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (7), pp.16089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2016.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394056v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the subcellular mechanical properties of live cells in tissues with fluorescence emission-Brillouin imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana K. Morao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu P. Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Elsayad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. R. Sanchez Guajardo</w:t>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf6326⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (2), pp.320--333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639463v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of polar auxin transport by protein and lipid kinases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laia Armengot</w:t>
+                <w:t xml:space="preserve">Mapping the subcellular mechanical properties of live cells in tissues with fluorescence emission-Brillouin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Elsayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. R. Sanchez Guajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (14), pp.4015-4037. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (435), pp.rs5-rs5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf6326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637412v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassinosteroid signaling and BRI1 dynamics went underground</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Regulation of polar auxin transport by protein and lipid kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (14), pp.4015-4037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393865v1</w:t>
+                <w:t xml:space="preserve">hal-02637412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular circuitry of brassinosteroid signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Brassinosteroid signaling and BRI1 dynamics went underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 206 (2), pp.522-540. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.92--100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalization and vacuolar targeting of the brassinosteroid hormone receptor BRI1 are regulated by ubiquitination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The molecular circuitry of brassinosteroid signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther M. N. Dohmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Belkhadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7151⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206 (2), pp.522-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397584v1</w:t>
+                <w:t xml:space="preserve">hal-02638671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-colour/multi-affinity marker set to visualize phosphoinositide dynamics in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">Internalization and vacuolar targeting of the brassinosteroid hormone receptor BRI1 are regulated by ubiquitination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther M. N. Dohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Assil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Yawei Chen</w:t>
+                <w:t xml:space="preserve">Wolfgang Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12358⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639889v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms Governing the Endosomal Membrane Recruitment of the Core Retromer in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-colour/multi-affinity marker set to visualize phosphoinositide dynamics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Assil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ringo van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Zelazny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martina Santambrogio</w:t>
+                <w:t xml:space="preserve">William Yawei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.440503⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (2), pp.322-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353840v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP1 mediates the coordination of root and shoot growth by light through modulation of PIN1-and PIN2-dependent auxin transport in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms Governing the Endosomal Membrane Recruitment of the Core Retromer in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Berne-Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pankaj Dhonukshe</w:t>
+                <w:t xml:space="preserve">Martina Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.078212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (13), pp.8815-8825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.440503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651195v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUXOLOGY: When auxin meets plant evo-devo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COP1 mediates the coordination of root and shoot growth by light through modulation of PIN1-and PIN2-dependent auxin transport in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfen Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Finet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pankaj Dhonukshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 369 (1), pp.19 - 31. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (18), pp.3402 - 3412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.078212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647030v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassinosteroids, gibberellins and light-mediated signalling are the three-way controls of plant sprouting.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">AUXOLOGY: When auxin meets plant evo-devo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2551⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 369 (1), pp.19 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776615v1</w:t>
+                <w:t xml:space="preserve">hal-02647030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of SORTING NEXINs Reveal Distinct Retromer-Subcomplex Functions in Development and Protein Sorting in Arabidopsis thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brassinosteroids, gibberellins and light-mediated signalling are the three-way controls of plant sprouting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.078451⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.788-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353926v1</w:t>
+                <w:t xml:space="preserve">hal-00776615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant cell polarity : sterols enter into action after cytokinesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses of SORTING NEXINs Reveal Distinct Retromer-Subcomplex Functions in Development and Protein Sorting in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Santambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelcy Thazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.3980-3991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.078451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412616v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a sorting endosome in Arabidopsis root cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Plant cell polarity : sterols enter into action after cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, in press</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.318-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191502v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting out the sorting functions of endosomes in Arabidopsis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Evidence for a sorting endosome in Arabidopsis root cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.556-558</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191506v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The retromer protein VPS29 links cell polarity and organ initiation in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sorting out the sorting functions of endosomes in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1057-1070</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.556-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191499v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalizing to control , or how endocytosis regulates auxin flux in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The retromer protein VPS29 links cell polarity and organ initiation in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Santambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.117-119</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1057-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191507v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Internalizing to control , or how endocytosis regulates auxin flux in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.117-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AtSNX1 defines an endosome for auxin-carrier trafficking in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9516,51 +9641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A917F614"/>
+    <w:nsid w:val="337AE8B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9747,51 +9872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvon-jaillais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4923-883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120728176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-3223-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morello-L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Amorim-Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moya-Cuevas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421334122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Fiedler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minxia Zou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giannini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Monzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millan-Blanquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01818-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huina Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coego" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Mentzelopoulou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Papagavriil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Ramachandran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Perraki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;ziat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves Neubus Claus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derui Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hohmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Vuka&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleskot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fangain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xuan Leong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73837" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paola Igisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mi&#232;ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330567v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab135" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Markovi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18258" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jierui Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Bui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncai Ma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#252;nzl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picchianti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203139" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2022.01.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374829v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Ho Kang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Arimura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bezanilla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kesten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Amorim-Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Castillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq6971" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359667v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Colin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab237" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788388v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punita Nagpal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Reeves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh Haur Wong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun Chae" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010375" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan A Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abl4883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D Novikova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia L Korosteleva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mironova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C Saile" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Ackermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sunil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keicher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bayless" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17788" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa082/606416" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Colin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fangain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Stevens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00907-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galvan-Ampudia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin Arevalillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55832" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Axelle Colin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.08.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01349" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-081519-035910" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00970" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.05.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzo-Orts" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janika Witthoeft" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martinez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loubery" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0358-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Willige" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Geng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Yeon Park" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007904" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107546v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Fiche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01065" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Pal Singh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Fridman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Holland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackerman-Lavert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Zananiri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.06.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352100v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.06.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390049v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6813-8_14" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Procko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Long" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.283234.116" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639463v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elsayad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallemi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Sanchez Guajardo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf6326" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw216" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.06.014" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belkhadir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13269" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397584v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M. N. Dohmann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johnson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7151" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Lu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dhonukshe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078212" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.05.039" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776615v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2551" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z68SKMR7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353926v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcy Thazar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thierry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078451" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191502v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miege" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191506v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191499v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191507v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188961v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvon-jaillais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4923-883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120728176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-3223-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Latul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morello-L&#243;pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Amorim-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moya-Cuevas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421334122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Fiedler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minxia Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giannini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Monzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millan-Blanquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01818-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Mentzelopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Papagavriil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Ramachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Perraki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;ziat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves Neubus Claus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derui Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hohmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Vuka&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleskot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huina Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18687" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Markovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jierui Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Bui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncai Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#252;nzl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picchianti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2022.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374829v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Ho Kang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Arimura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bezanilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kesten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Amorim-Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Castillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq6971" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punita Nagpal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Reeves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh Haur Wong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun Chae" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010375" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359667v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Colin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paola Igisch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mi&#232;ge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330567v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab135" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fangain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xuan Leong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73837" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan A Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D Novikova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia L Korosteleva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mironova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16132" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abl4883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C Saile" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Ackermann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sunil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keicher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bayless" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17788" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa082/606416" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fangain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Stevens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00907-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zhou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00970" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.05.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galvan-Ampudia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin Arevalillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55832" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568181v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01349" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Axelle Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.08.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-081519-035910" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Willige" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Geng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Yeon Park" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007904" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107546v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Fiche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01065" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348938v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzo-Orts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janika Witthoeft" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martinez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loubery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0358-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Pal Singh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Fridman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Holland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackerman-Lavert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Zananiri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.06.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6813-8_14" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639462v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Procko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Long" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.283234.116" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elsayad" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallemi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Sanchez Guajardo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf6326" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637412v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw216" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638671v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belkhadir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13269" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M. N. Dohmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johnson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7151" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651195v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Lu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Zhang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dhonukshe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078212" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647030v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.05.039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2551" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z68SKMR7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcy Thazar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thierry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078451" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412616v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191502v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miege" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191506v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191499v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191507v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188961v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>