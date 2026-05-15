--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -756,1553 +756,1553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABP1/ABL3-TMK1 cell-surface auxin signaling targets PIN2-mediated auxin fluxes for root gravitropism</w:t>
+                <w:t xml:space="preserve">Danger‐associated peptide modulates iron deficiency signaling and root growth in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+                <w:t xml:space="preserve">Deep Shikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Fiedler</w:t>
+                <w:t xml:space="preserve">Ankit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minxia Zou</w:t>
+                <w:t xml:space="preserve">Pooja Jakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Giannini</w:t>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Monzer</w:t>
+                <w:t xml:space="preserve">Varsha Koolath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (22), pp.6138-6150. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249 (4), pp.1890-1908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295383v1</w:t>
+                <w:t xml:space="preserve">hal-05592946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+                <w:t xml:space="preserve">ABP1/ABL3-TMK1 cell-surface auxin signaling targets PIN2-mediated auxin fluxes for root gravitropism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+                <w:t xml:space="preserve">Lukáš Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glavier</w:t>
+                <w:t xml:space="preserve">Minxia Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">Caterina Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Monzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 188 (22), pp.6138-6150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+                <w:t xml:space="preserve">hal-05295383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for naming and studying plasma membrane domains in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bergmann</w:t>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Botella</w:t>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (8), pp.1172-1183. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01742-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04688129v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
+                <w:t xml:space="preserve">Guidelines for naming and studying plasma membrane domains in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Moreau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Petit</w:t>
+                <w:t xml:space="preserve">Dominique Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Miguel Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (8), pp.1172-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737079v1</w:t>
+                <w:t xml:space="preserve">hal-04688129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peri-germ cell membrane: poorly characterized but key interface for plant reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Calhau</w:t>
+                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Jacquier</w:t>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Millan-Blanquez</w:t>
+                <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Becker</w:t>
+                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01818-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764035v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEC14-like condensate phase transitions at plasma membranes regulate root growth in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The peri-germ cell membrane: poorly characterized but key interface for plant reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Liu</w:t>
+                <w:t xml:space="preserve">Naoya Sugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriani Mentzelopoulou</w:t>
+                <w:t xml:space="preserve">Andrea Calhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fotini Papagavriil</w:t>
+                <w:t xml:space="preserve">Nathanaël Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashanth Ramachandran</w:t>
+                <w:t xml:space="preserve">Marina Millan-Blanquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Perraki</w:t>
+                <w:t xml:space="preserve">Jörg Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (9), pp.e3002305. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.1607-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01818-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237928v1</w:t>
+                <w:t xml:space="preserve">hal-04764035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I stay or should I go: the functional importance and regulation of lipid diffusion in biological membranes</w:t>
+                <w:t xml:space="preserve">SEC14-like condensate phase transitions at plasma membranes regulate root growth in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Béziat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriani Mentzelopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini Papagavriil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashanth Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Perraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad032⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (9), pp.e3002305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977212v1</w:t>
+                <w:t xml:space="preserve">hal-04237928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASSINOSTEROID INSENSITIVE1 internalization can occur independent of ligand binding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should I stay or should I go: the functional importance and regulation of lipid diffusion in biological membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Pleskot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (8), pp.2479-2488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934213v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRASSINOSTEROID INSENSITIVE1 internalization can occur independent of ligand binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
+                <w:t xml:space="preserve">Lucas Alves Neubus Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Derui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Poitout</w:t>
+                <w:t xml:space="preserve">Ulrich Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Vukašinović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pleskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add4791⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064687v1</w:t>
+                <w:t xml:space="preserve">hal-03934213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR modulates plasma membrane nano-organization and immune signaling downstream of RALF1-FERONIA signaling pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huina Zhou</w:t>
+                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Xu</w:t>
+                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Yu</w:t>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Coego</w:t>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add4791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934185v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 4-phosphate: a key determinant of plasma membrane identity and function in plants</w:t>
+                <w:t xml:space="preserve">CAR modulates plasma membrane nano-organization and immune signaling downstream of RALF1-FERONIA signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedrana Marković</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weijun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huina Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Coego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 235 (3), pp.867-874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18258⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681487v1</w:t>
+                <w:t xml:space="preserve">hal-03934185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant autophagosomes mature into amphisomes prior to their delivery to the central vacuole</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphatidylinositol 4-phosphate: a key determinant of plasma membrane identity and function in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Picchianti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vedrana Marković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221 (12), pp.e202203139. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 235 (3), pp.867-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.202203139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823604v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
@@ -2448,51 +2448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (5), pp.445-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2520,7060 +2520,7194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glossary of plant cell structures: Current insights and future questions</w:t>
+                <w:t xml:space="preserve">Plant autophagosomes mature into amphisomes prior to their delivery to the central vacuole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byung-Ho Kang</w:t>
+                <w:t xml:space="preserve">Jierui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles T Anderson</w:t>
+                <w:t xml:space="preserve">Mai Thu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ichi Arimura</w:t>
+                <w:t xml:space="preserve">Juncai Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
+                <w:t xml:space="preserve">Fabian Künzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Bezanilla</w:t>
+                <w:t xml:space="preserve">Lorenzo Picchianti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.10-52. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (12), pp.e202203139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202203139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374829v2</w:t>
+                <w:t xml:space="preserve">hal-03823604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral membrane proteins modulate stress tolerance by safeguarding cellulose synthases</w:t>
+                <w:t xml:space="preserve">A glossary of plant cell structures: Current insights and future questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Kesten</w:t>
+                <w:t xml:space="preserve">Byung-Ho Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro García-Moreno</w:t>
+                <w:t xml:space="preserve">Charles T Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítor Amorim-Silva</w:t>
+                <w:t xml:space="preserve">Shin-Ichi Arimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Menna</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araceli Castillo</w:t>
+                <w:t xml:space="preserve">Magdalena Bezanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (46), pp.eabq6971. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.10-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abq6971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872407v1</w:t>
+                <w:t xml:space="preserve">hal-03374829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAUR63 stimulates cell growth at the plasma membrane</w:t>
+                <w:t xml:space="preserve">Peripheral membrane proteins modulate stress tolerance by safeguarding cellulose synthases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punita Nagpal</w:t>
+                <w:t xml:space="preserve">Christopher Kesten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul H Reeves</w:t>
+                <w:t xml:space="preserve">Álvaro García-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeh Haur Wong</w:t>
+                <w:t xml:space="preserve">Vítor Amorim-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Armengot</w:t>
+                <w:t xml:space="preserve">Alexandra Menna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keun Chae</w:t>
+                <w:t xml:space="preserve">Araceli Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (9), pp.e1010375. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (46), pp.eabq6971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abq6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788388v1</w:t>
+                <w:t xml:space="preserve">hal-03872407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the living plant cell: from probes to quantification</w:t>
+                <w:t xml:space="preserve">SAUR63 stimulates cell growth at the plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leia Colin</w:t>
+                <w:t xml:space="preserve">Punita Nagpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Martin-Arevalillo</w:t>
+                <w:t xml:space="preserve">Paul H Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bovio</w:t>
+                <w:t xml:space="preserve">Jeh Haur Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bauer</w:t>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teva Vernoux</w:t>
+                <w:t xml:space="preserve">Keun Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.247-272. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (9), pp.e1010375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359667v2</w:t>
+                <w:t xml:space="preserve">hal-03788388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell shape: A ROP regulatory tug-of-war in pavement cell morphogenesis</w:t>
+                <w:t xml:space="preserve">Imaging the living plant cell: from probes to quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Paola Igisch</w:t>
+                <w:t xml:space="preserve">Leia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Miège</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raquel Martin-Arevalillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.028⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.247-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588439v1</w:t>
+                <w:t xml:space="preserve">hal-03359667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanodomain-anchored scaffolding complex is required for the function and localization of phosphatidylinositol 4-kinase alpha in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+                <w:t xml:space="preserve">The Arabidopsis SAC9 enzyme is enriched in a cortical population of early endosomes and restricts PI(4,5)P2 at the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fangain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Xuan Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e73837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.73837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03330567v2</w:t>
+                <w:t xml:space="preserve">hal-03769475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis SAC9 enzyme is enriched in a cortical population of early endosomes and restricts PI(4,5)P2 at the plasma membrane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Fangain</w:t>
+                <w:t xml:space="preserve">A nanodomain-anchored scaffolding complex is required for the function and localization of phosphatidylinositol 4-kinase alpha in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jia Xuan Leong</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.302-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.73837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03769475v1</w:t>
+                <w:t xml:space="preserve">hal-03330567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic phospholipid gradients: an uncharacterized frontier of the plant endomembrane network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cell shape: A ROP regulatory tug-of-war in pavement cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Paola Igisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa056⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.R116-R118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118802v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anionic phospholipid gradients: an uncharacterized frontier of the plant endomembrane network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwennogan A Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (16), pp.8450. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349716v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meet your MAKR: the membrane‐associated kinase regulator protein family in the regulation of plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid-mediated regulation of flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria D Novikova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">François Parcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.16132⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6559), pp.1086-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abl4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349749v1</w:t>
+                <w:t xml:space="preserve">hal-03349739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-mediated regulation of flowering time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Parcy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abl4883⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349739v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis ADR1 helper NLR immune receptors localize and function at the plasma membrane in a phospholipid dependent manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meet your MAKR: the membrane‐associated kinase regulator protein family in the regulation of plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sruthi Sunil</w:t>
+                <w:t xml:space="preserve">Daria D Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Keicher</w:t>
+                <w:t xml:space="preserve">Anastasia L Korosteleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Bayless</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoria Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (6), pp.2440-2456. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.16132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03375326v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the pressure: A mechanical tale of the pollen tube journey through the pistil</w:t>
+                <w:t xml:space="preserve">Arabidopsis ADR1 helper NLR immune receptors localize and function at the plasma membrane in a phospholipid dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svenja C Saile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank M Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sruthi Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Keicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bayless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.015⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (6), pp.2440-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330571v1</w:t>
+                <w:t xml:space="preserve">hal-03375326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Feeling the pressure: A mechanical tale of the pollen tube journey through the pistil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (7), pp.873-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330578v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.100626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000945v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of membrane domains in Rho-Of-Plant signaling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa082/606416⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106320v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducible depletion of PI(4,5)P2 by the synthetic iDePP system in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Function of membrane domains in Rho-Of-Plant signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.663-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa082/606416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00907-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298511v1</w:t>
+                <w:t xml:space="preserve">hal-03106320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+                <w:t xml:space="preserve">Inducible depletion of PI(4,5)P2 by the synthetic iDePP system in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fangain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00907-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+                <w:t xml:space="preserve">hal-03298511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.1600-1628. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Recruitment of Phosphoinositide Species to the Plant-Pathogen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chun Zhai</w:t>
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijiang Liu</w:t>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (5), pp.1665-1688. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568171v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Recruitment of Phosphoinositide Species to the Plant-Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Francis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+                <w:t xml:space="preserve">Li Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Zhuqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.013⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.1665-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967654v1</w:t>
+                <w:t xml:space="preserve">hal-02568171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Cellular Communications: Feedback Mechanisms between Membrane Lipid Homeostasis and Plant Development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.05.005⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (23), pp.4654-4664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03000896v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration of auxin information for the regulation of patterning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Cellular Communications: Feedback Mechanisms between Membrane Lipid Homeostasis and Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.55832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368529v1</w:t>
+                <w:t xml:space="preserve">hal-03000896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nanoscale Organization of the Plasma Membrane and Its Importance in Signaling: A Proteolipid Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Functions of Anionic Lipids in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.01349⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.71-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-081519-035910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02568181v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipids across scales: lipid patterns and plant development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal integration of auxin information for the regulation of patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Galvan-Ampudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martin Arevalillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.08.007⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.55832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02349861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functions of Anionic Lipids in Plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Phospholipids across scales: lipid patterns and plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leia Axelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-081519-035910⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625982v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASSINOSTEROID-SIGNALING KINASE 3, a plasma membrane-associated scaffold protein involved in early brassinosteroid signaling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The Nanoscale Organization of the Plasma Membrane and Its Importance in Signaling: A Proteolipid Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007904⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (4), pp.1682-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354165v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental control of plant Rho GTPase nano-organization by the lipid phosphatidylserine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria del Mar Marquès-Bueno</w:t>
+                <w:t xml:space="preserve">BRASSINOSTEROID-SIGNALING KINASE 3, a plasma membrane-associated scaffold protein involved in early brassinosteroid signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Willige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mee Yeon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aav9959⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122740v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic Stress Activates Two Reactive Oxygen Species Pathways with Distinct Effects on Protein Nanodomains and Diffusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Developmental control of plant Rho GTPase nano-organization by the lipid phosphatidylserine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6435), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aav9959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107546v1</w:t>
+                <w:t xml:space="preserve">hal-02122740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Cell Biology: How to Give Root Hairs Enough ROPs?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Osmotic Stress Activates Two Reactive Oxygen Species Pathways with Distinct Effects on Protein Nanodomains and Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (4), pp.1581-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349671v1</w:t>
+                <w:t xml:space="preserve">hal-02107546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted expression of a cell cycle regulator and a metabolic enzyme from a bicistronic transcript in plants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant Cell Biology: How to Give Root Hairs Enough ROPs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Loubery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (2), pp.184-193. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.R405-R407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-019-0358-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348938v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependent Nutrient Availability and Steroid Hormone Signals Facilitate Root Growth Plasticity</w:t>
+                <w:t xml:space="preserve">Concerted expression of a cell cycle regulator and a metabolic enzyme from a bicistronic transcript in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Pal Singh</w:t>
+                <w:t xml:space="preserve">Laura Lorenzo-Orts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Fridman</w:t>
+                <w:t xml:space="preserve">Janika Witthoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neta Holland</w:t>
+                <w:t xml:space="preserve">Jules Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Ackerman-Lavert</w:t>
+                <w:t xml:space="preserve">Jacobo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rani Zananiri</w:t>
+                <w:t xml:space="preserve">Sylvain Loubery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (1), pp.59-72.e4. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-019-0358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348910v1</w:t>
+                <w:t xml:space="preserve">hal-02348938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphoinositide map at the shoot apical meristem in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdependent Nutrient Availability and Steroid Hormone Signals Facilitate Root Growth Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Platre</w:t>
+                <w:t xml:space="preserve">Amar Pal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengying Liu</w:t>
+                <w:t xml:space="preserve">Yulia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa E S Rambaud-Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">Neta Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Ackerman-Lavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Zananiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0490-y⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (1), pp.59-72.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348886v1</w:t>
+                <w:t xml:space="preserve">hal-02348910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+                <w:t xml:space="preserve">A phosphoinositide map at the shoot apical meristem in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa E S Rambaud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0490-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330992v1</w:t>
+                <w:t xml:space="preserve">hal-02348886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision targeting by phosphoinositides: how PIs direct endomembrane trafficking in plants Sort title: PIPs and vesicular trafficking in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.06.017⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02352100v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Precision targeting by phosphoinositides: how PIs direct endomembrane trafficking in plants Sort title: PIPs and vesicular trafficking in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01600824v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Activation and Deactivation of the BRASSINOSTEROID INSENSITIVE1 Receptor Kinase by Immunoprecipitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6813-8_14⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390049v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Probing Activation and Deactivation of the BRASSINOSTEROID INSENSITIVE1 Receptor Kinase by Immunoprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1564, pp.169--180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6813-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215938v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606735v1</w:t>
+                <w:t xml:space="preserve">hal-05215938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Habenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05215915v1</w:t>
+                <w:t xml:space="preserve">hal-01606735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epidermis coordinates auxin-induced stem growth in response to shade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 2 (7), pp.16089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.283234.116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639462v1</w:t>
+                <w:t xml:space="preserve">hal-05215915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (7), pp.16089. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2016.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The epidermis coordinates auxin-induced stem growth in response to shade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cayrel</w:t>
+                <w:t xml:space="preserve">Carl Procko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu P. Platre</w:t>
+                <w:t xml:space="preserve">Yogev Burko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barberon</w:t>
+                <w:t xml:space="preserve">Karin Ljung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff A. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13099⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (13), pp.1529-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.283234.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394056v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the subcellular mechanical properties of live cells in tissues with fluorescence emission-Brillouin imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Elsayad</w:t>
+                <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Werner</w:t>
+                <w:t xml:space="preserve">Ana K. Morao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallemi</w:t>
+                <w:t xml:space="preserve">Anne Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kong</w:t>
+                <w:t xml:space="preserve">Matthieu P. Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. R. Sanchez Guajardo</w:t>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (435), pp.rs5-rs5. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (2), pp.320--333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf6326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639463v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of polar auxin transport by protein and lipid kinases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the subcellular mechanical properties of live cells in tissues with fluorescence emission-Brillouin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Elsayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Sanchez Guajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw216⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (435), pp.rs5-rs5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf6326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637412v1</w:t>
+                <w:t xml:space="preserve">hal-02639463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassinosteroid signaling and BRI1 dynamics went underground</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Regulation of polar auxin transport by protein and lipid kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (14), pp.4015-4037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393865v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular circuitry of brassinosteroid signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Brassinosteroid signaling and BRI1 dynamics went underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13269⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.92--100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalization and vacuolar targeting of the brassinosteroid hormone receptor BRI1 are regulated by ubiquitination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther M. N. Dohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.6151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-colour/multi-affinity marker set to visualize phosphoinositide dynamics in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The molecular circuitry of brassinosteroid signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Belkhadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206 (2), pp.522-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639889v1</w:t>
+                <w:t xml:space="preserve">hal-02638671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms Governing the Endosomal Membrane Recruitment of the Core Retromer in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+                <w:t xml:space="preserve">A multi-colour/multi-affinity marker set to visualize phosphoinositide dynamics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Berne-Dedieu</w:t>
+                <w:t xml:space="preserve">Sonia Assil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Pourcher</w:t>
+                <w:t xml:space="preserve">Ringo van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Santambrogio</w:t>
+                <w:t xml:space="preserve">William Yawei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (13), pp.8815-8825. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (2), pp.322-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.440503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353840v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP1 mediates the coordination of root and shoot growth by light through modulation of PIN1-and PIN2-dependent auxin transport in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Mechanisms Governing the Endosomal Membrane Recruitment of the Core Retromer in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanfen Lu</w:t>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghong Zhang</w:t>
+                <w:t xml:space="preserve">Annick Berne-Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Wang</w:t>
+                <w:t xml:space="preserve">Mikael Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Dhonukshe</w:t>
+                <w:t xml:space="preserve">Martina Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 139 (18), pp.3402 - 3412. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (13), pp.8815-8825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.078212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.440503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651195v1</w:t>
+                <w:t xml:space="preserve">hal-02353840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUXOLOGY: When auxin meets plant evo-devo</w:t>
+                <w:t xml:space="preserve">COP1 mediates the coordination of root and shoot growth by light through modulation of PIN1-and PIN2-dependent auxin transport in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Finet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfen Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Dhonukshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.05.039⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (18), pp.3402 - 3412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.078212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647030v1</w:t>
+                <w:t xml:space="preserve">hal-02651195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassinosteroids, gibberellins and light-mediated signalling are the three-way controls of plant sprouting.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">AUXOLOGY: When auxin meets plant evo-devo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2551⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 369 (1), pp.19 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00776615v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of SORTING NEXINs Reveal Distinct Retromer-Subcomplex Functions in Development and Protein Sorting in Arabidopsis thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brassinosteroids, gibberellins and light-mediated signalling are the three-way controls of plant sprouting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.078451⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.788-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353926v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant cell polarity : sterols enter into action after cytokinesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyses of SORTING NEXINs Reveal Distinct Retromer-Subcomplex Functions in Development and Protein Sorting in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Santambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelcy Thazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.3980-3991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.078451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412616v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a sorting endosome in Arabidopsis root cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Plant cell polarity : sterols enter into action after cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, in press</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.318-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191502v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting out the sorting functions of endosomes in Arabidopsis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Evidence for a sorting endosome in Arabidopsis root cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.556-558</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191506v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The retromer protein VPS29 links cell polarity and organ initiation in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sorting out the sorting functions of endosomes in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1057-1070</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.556-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191499v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalizing to control , or how endocytosis regulates auxin flux in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The retromer protein VPS29 links cell polarity and organ initiation in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Santambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.117-119</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1057-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191507v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Internalizing to control , or how endocytosis regulates auxin flux in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.117-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AtSNX1 defines an endosome for auxin-carrier trafficking in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fobis-Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9641,51 +9775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="337AE8B5"/>
+    <w:nsid w:val="286A7194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9872,51 +10006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvon-jaillais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4923-883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120728176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-3223-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Latul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morello-L&#243;pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Amorim-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moya-Cuevas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421334122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Fiedler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minxia Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giannini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Monzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millan-Blanquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01818-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Mentzelopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Papagavriil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Ramachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Perraki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;ziat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves Neubus Claus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derui Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hohmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Vuka&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleskot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huina Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18687" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Markovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jierui Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Bui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncai Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#252;nzl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picchianti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2022.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374829v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Ho Kang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Arimura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bezanilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kesten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Amorim-Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Castillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq6971" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punita Nagpal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Reeves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh Haur Wong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun Chae" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010375" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359667v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Colin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paola Igisch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mi&#232;ge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330567v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab135" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fangain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xuan Leong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73837" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan A Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D Novikova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia L Korosteleva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mironova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16132" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abl4883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C Saile" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Ackermann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sunil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keicher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bayless" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17788" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa082/606416" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fangain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Stevens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00907-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zhou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00970" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.05.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galvan-Ampudia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin Arevalillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55832" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568181v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01349" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Axelle Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.08.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-081519-035910" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Willige" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Geng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Yeon Park" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007904" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107546v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Fiche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01065" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348938v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzo-Orts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janika Witthoeft" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martinez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loubery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0358-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Pal Singh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Fridman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Holland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackerman-Lavert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Zananiri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.06.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6813-8_14" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639462v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Procko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Long" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.283234.116" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elsayad" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallemi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Sanchez Guajardo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf6326" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637412v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw216" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638671v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belkhadir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13269" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M. N. Dohmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johnson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7151" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651195v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Lu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Zhang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dhonukshe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078212" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647030v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.05.039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2551" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z68SKMR7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcy Thazar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thierry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078451" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412616v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191502v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miege" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191506v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191499v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191507v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188961v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvon-jaillais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4923-883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120728176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-3223-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Latul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morello-L&#243;pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Amorim-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moya-Cuevas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421334122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Shikha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Jakhar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Koolath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Fiedler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minxia Zou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giannini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Monzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millan-Blanquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01818-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Mentzelopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Papagavriil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Ramachandran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Perraki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002305" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;ziat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves Neubus Claus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derui Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hohmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Vuka&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleskot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huina Zhou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coego" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18687" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Markovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2022.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jierui Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thu Bui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncai Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#252;nzl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picchianti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203139" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374829v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Ho Kang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Arimura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bezanilla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab247" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kesten" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Amorim-Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Castillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq6971" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punita Nagpal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Reeves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh Haur Wong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun Chae" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010375" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359667v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab237" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fangain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xuan Leong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73837" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330567v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paola Igisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mi&#232;ge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan A Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa056" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349739v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abl4883" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D Novikova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia L Korosteleva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mironova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16132" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C Saile" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Ackermann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sunil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keicher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bayless" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17788" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330571v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa082/606416" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Colin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fangain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Stevens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00907-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zhou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00970" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.05.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-081519-035910" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galvan-Ampudia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin Arevalillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55832" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leia Axelle Colin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.08.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01349" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Willige" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Geng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Yeon Park" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007904" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Fiche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348938v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzo-Orts" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janika Witthoeft" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martinez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loubery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0358-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Pal Singh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Fridman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Holland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackerman-Lavert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Zananiri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.06.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.06.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martins" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6813-8_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639462v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Procko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Long" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.283234.116" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639463v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elsayad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallemi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Sanchez Guajardo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf6326" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637412v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw216" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393865v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.06.014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397584v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M. N. Dohmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johnson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7151" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638671v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belkhadir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13269" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Lu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Zhang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Dhonukshe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078212" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647030v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.05.039" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776615v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2551" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z68SKMR7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelcy Thazar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thierry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078451" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miege" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191506v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191507v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188961v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>