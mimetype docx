--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -2233,173 +2233,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sculptures des villae rusticae du département du Var : vigne, vin et Bacchus</w:t>
+                <w:t xml:space="preserve">Mens sana in corpore sano (Juvénal, Satires, X) : hygiène, toilette et bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Lemoine; E. Botte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villae : villas romaines en Gaule du Sud [: exposition, abbaye de La Celle, du 19 mai au 31 octobre 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.153-158, 2021, 978-2-87772-970-3</w:t>
+              <w:t xml:space="preserve">, Errance, pp.159-164, 2021, 978-2-87772-970-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039126v1</w:t>
+                <w:t xml:space="preserve">hal-04039136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mens sana in corpore sano (Juvénal, Satires, X) : hygiène, toilette et bains</w:t>
+                <w:t xml:space="preserve">Les sculptures des villae rusticae du département du Var : vigne, vin et Bacchus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Lemoine; E. Botte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villae : villas romaines en Gaule du Sud [: exposition, abbaye de La Celle, du 19 mai au 31 octobre 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.159-164, 2021, 978-2-87772-970-3</w:t>
+              <w:t xml:space="preserve">, Errance, pp.153-158, 2021, 978-2-87772-970-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039136v1</w:t>
+                <w:t xml:space="preserve">hal-04039126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage agricole : l'homme et la terre</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Osenda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cruciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Savanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dahy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1792" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fran&#231;oise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Osenda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cruciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Savanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dahy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1792" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fran&#231;oise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>