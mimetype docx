--- v3 (2026-05-04)
+++ v4 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvon Sterkers </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">     Département de Parasitologie-Mycologie - C.H.U. de Montpellier     UMR MIVEGEC Université Montpellier-CNRS5290-IRD224     Responsable du Pôle Biologie moléculaire du CNR Toxoplasmose     Responsable du programme doctoral du LabEX ParaFRAP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvon-sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5623-5664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075018330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1971, marié, 4 enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de Parasitologie-Mycologie - UMR MiVEGEC- CHU de Montpellier39, avenue Charles Flahault 34295 Montpellier cedex 5Tél: 04 67 33 23 74 Fax: 04 67 33 23 58Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvon.sterkers@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Websites: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaFrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département de Parasitologie-Mycologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CQnatTOXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - Praticien Hospitalier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Biosketch</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Sterkers  a fait ses études médicales au sein de la Faculté de Médecine Necker Enfants-Malades (Paris V). YS a soutenu sa thèse de médecine le 9 février 2000 ; ce travail intitulé &amp;quot;Lymhome Malin Non Hodgkinien et infection par le Virus de l’Hépatite C&amp;quot; lui a permis d’obtenir une médaille d’argent de sa Faculté, d’être nommé Lauréat de la Faculté et a été récompensé par un Prix de l’Académie Nationale de Médecine. YS s’est spécialisé en hématologie clinique ; il a ensuite obtenu un doctorat en Sciences à l’Institut Pasteur dans l’équipe de biologie des Interactions Hôte-Parasite, sous la supervision du Professeur Artur Scherf sur la &amp;quot;Physiopathologie des formes sévères des infections de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2006, YS a rejoint comme Assistant Hospitalier et Universitaire le Laboratoire de Parasitologie-Mycologie du CHU de Montpellier ; il a été nommé Maître de Conférences des Universités – Praticien Hospitalier en 2010 et promu Professeur des Universités – Praticien Hospitalier en 2021. Depuis 2015 il est responsable du secteur de Biologie moléculaire du Département de Parasitologie-Mycologie du CHU de Montpellier et, depuis 2017, chef d’une équipe de recherche au sein de l’UMR MiVEGEC. Au sein , du DPM, YS exerce une activité de Diagnostic moléculaire (Toxoplasmose, Leishmaniose, Pneumocystose) et d’Identification moléculaire. Depuis 2006, l’activité est passée de &amp;lt;500 à &amp;gt;5000 PCR/an. L’activité de diagnostic moléculaire a obtenu l’accréditation CoFrac en 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’UMR MiVEGEC, YS développe une recherche fondamentale axée sur les processus fondamentaux de la biologie des parasites </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trypanosoma brucei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. YS a été un acteur de premier plan dans la découverte de l’aneuploïdie mosaïque qui caractérise l’organisation génomique des leishmanies. Cette découverte a été récompensée par des présentations lors de conférences prestigieuses telles que la conférence Gordon Research (Biology of Host-Parasite Interactions, 2010) et par l’obtention du prix de la meilleure communication orale lors d’une conférence de l’EMBO (Comparative Genomic of Eukaryotic Microorganisms Conference, 2011). Depuis YS travaille sur la réplication de l’ADN et la ségrégation des chromosomes des trypanosomatidés. Du fait notamment de sa plasticité génomique, les manipulations génétiques sont fastidieuses chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’équipe dirigée par YS a été la première à adapter le système CRISPR-Cas9 chez ce parasite.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, YS développe une recherche bioclinique, principalement dans le cadre du Pôle Biologie Moléculaire du CNR Toxoplasmose dont il assure la direction depuis 2021. Il organise depuis 2006 le Contrôle de Qualité National PCR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et est conseiller scientifique pour QCMD (organisateur européen d’EEQ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YS dispense des enseignements dans tous les cycles dans lesquels son laboratoire est impliqué, tant dans le cadre des études médicales, que dans celui des Master et des enseignements de troisième cycle et postuniversitaire. Ainsi, YS est responsable d’une UE de Parasitologie moléculaire de Master2 et participe aux jurys de Master 1, de Master 2, de l’école doctorale et à des comités de thèses. Par ailleurs tout au long de son parcours, YS a encadré de très nombreux étudiants et stagiaires (étudiants hospitalier, internes, BTS, Master, Doctorants, Postdoctorants…). Cette activité d’encadrement et de Recherche a été récompensée en 2018 et 2022 par l’obtention de la PEDR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 Nov. 2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 DU de Pédagogie Médicale, Bases à la communication, Université de Montpellier 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Cours de Mycologie médicale de l’Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat Microbiologie et Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale B2M, Paris VII (25 Fév 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 DEA de Microbiologie et Virologie, Paris VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 Cours de Microbiologie générale de l’Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DU de Parasitologie et de Médecine tropicale, Paris XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 Fév. 2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fac. de Médecine Necker-Enfants Malades, Paris V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des Hôpitaux de Paris et d’Ile-de-France & DES d’Hématologie clinique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences – Recherche-Fonctions hospitalières post-internat- Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités-Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR MiVEGEC, Département de Parasitologie- Mycologie (DPM), C.H.R.U. de Montpellier, Faculté de Médecine Montpellier-Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférence des Universités-Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR MiVEGEC, Département de Parasitologie-Mycologie (DPM), C.H.R.U. de Montpellier, Faculté de Médecine Montpellier-Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Hospitalier Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR MiVEGEC, DPM, C.H.R.U. de Montpellier, Faculté de Médecine Montpellier-Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticien Attaché, Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Patrick Berche, Dr. Marie-Elisabeth Bougnoux, Necker-Enfants Malades</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Enseignement de Parasitologie en Licence à l’Université Paris VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur contractuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur CNRS URA 2581 Pr. Artur Scherf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché des Hôpitaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parasitologie, Dr Patrice Bourée, C.H.U. de Bicêtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 Enseignements de Parasitologie au Cours de l’Institut Pasteur de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Transfusion Sanguine Pr.  Jean-Pierre Cartron</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 Enseignements de Médecine tropicale et d’Hématologie en IFSI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eté 1995 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur CNRS URA 1920 Pr. Luis H. Pereira da Silva</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eté 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. of Kentucky, College of Medicine, Dpt of Biochemistry, Dr. Mike D. Mendenhall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eté 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Necker INSERM U75 Pr. Jean-Paul Leroux, Dr. Cécile Marsac</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">74</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">publications depuis 1997 dans Pubmed (cliquer ici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> présentations en congrès, dont </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans des congrès internationaux et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> conférences invitées.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1997-2024, google scholar): </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points SIGAPS: 1034</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu, parlé, écrit   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu, parlé, écrit</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités hospitalières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du secteur de Diagnostic moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Toxoplasmose, Leishmaniose, Pneumocystose, Identification moléculaire – Accréditation CoFrac, 6000 PCR/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activité de Diagnostic Prénatal Toxoplasmose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentant Comité des Analyses Biologiques, Recherche et Innovation pour le Département de Parasitologie-Mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Correspondant Risques Infectieux pour le Département de Parasitologie-Mycologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités Pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DFGSM2/3, DFASM1 (MIB), Master 2 : Co-responsable (Pr Mauld Lamarque, FdS) depuis 2021 (création) de l’UE </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAV914V Molecular and Cellular Parasitology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Co-responsable (Pr Braun-Breton, FdS) 2014-2020 de l’UE de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitologie moléculaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, DU hématologie, DU CAPA Parasitologie,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DES Biologie : Certificat de reconnaissance de lames du Paludisme depuis 2014 (Organisation, tous les 2 ans en alternance avec l’UFR de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme doctoral du LabEx ParaFrap : suivi de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 doctorants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, organisation de cours et de workshop depuis 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'étudiants et/ou de post-doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdoct.:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bridlin Barckmann (2021-x), Slavica Stanojcic (2013-2019), Mila R Corrales (2016-2019), Maria-Rosa Garcia-Silva (2014-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorants:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jeremy Vincent (co-direction Maude F Lévêque, 2023-x), Rokhaya Thiam (2021-2025), Akila Yagoubat (2016-2020), Lauriane Sollélis (2013-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèse d’exercice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Victor Chaumeau (Pharmacie 2017), Christelle Morelle (Pharmacie 2010), Mickaël Loriette ( Médecine 2009), Sylvie Chardon (Médecine 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ketan Kumar (Doctorant, bourse 6 mois CEMEB 2023, bourse 90 jours EMBO 2022), Amélie Malleville (DUT ; 2022), Céleste Nima Muabi Bituvova (BTS Biotechnologies ;2022), Maria Santana Ceballos (Master, Erasmus + ;2021), Ruth Tizaanuo Hein (Pharm 5R ; 2020), Amélie Vidal (L3 ; 2021), Violette Fabry (Pharm 5R ; 2020), Jean-Roch LeHenaff (Master 1 ; 2020), Manon Tauzin (Master 1 ; 2020), Nisrin El Ballachi (BTS ; 2019 et 2020), Emmanuelle Chevalier (BTS ; 2019), Cyrielle Holuka (Master 1 ; 2018), Kavita Ahuja (Doctorante boursière EMBO ; 2017), Steven Henri (Master 2 ; 2017), Charlotte Ocana (BTS ; 2017), Brieux Chardès (5e année Pharmacie 2015), Julia Lumbroso (Licence 2015), Rachel Jendrowiak (Master 1 ; 2014), Victor Chaumeau (Master 2 ; 2013),…</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de Master, de thèse, d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana-Rita Gomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jury d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magali Casanova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Jury d’HDR, Rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucy Glover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Université Paris-Descartes, Jury d’HDR, Rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louise Basmaciyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Jury de thèse de science, Rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wassim Daher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jury d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- Jurys de Master 1, de Master 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon projet de Recherche s’inscrit dans le cadre du renouvellement de l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’équipe </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGEPPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont j’assure la direction depuis le 01 Janvier 2019. La thématique développée sera en continuité de celle développée les mandats précédents et concernera l’étude des mécanismes des processus biologiques fondamentaux des trypanosomatidés, avec un effort particulier sur le décryptage des mécanismes de l’aneuploïdie mosaïque des Leishmanies. Nous avons actuellement trois axes : (i) axe Kinésines porté par le Pr Bastien, (ii) axe ’Tubulin code’ porté par le Dr Maude F Lévêque et (iii) axe architecture nucléaire et distribution des chromosomes que je porte. Nous continuerons à développer des axes de recherche de biologie moléculaire et cellulaire sur le cycle cellulaire, la mitose, la réplication et la ségrégation. Nous nous appuierons sur les outils développés ces dernières années : CRISPR-Cas9, CRISPR-Cas9 inductible, Peignage moléculaire, NGS (ChIP-seq, SNS-seq,…),...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon projet prévoit également d’assurer la pérennité et le développement de nos axes de recherche bio-clinique dans le cadre du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre National de référence des Leishmanioses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Biologie moléculaire du CNR Toxoplasmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Enfin, mon projet prévoit le développement de la recherche bio-clinique avec l’intégration dans l’équipe du Dr Milène Sasso, PH au CHU de Nîmes, afin de développer un axe de recherche bio-clinique en Mycologie (Dr Milène Sasso, Dr Nathalie Bourgeois, Pr Laurence Lachaud). Enfin, le Dr Bernard Carcy de l’UFR de Pharmacie qui développe une thématique d’épidémiologie moléculaire sur les babésioses va intégrer l’équipe. Ce recrutement, nous permettra de développer le diagnostic et l’identification moléculaire des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et surtout de renforcer l’axe d’épidémiologie moléculaire des Leishmanies porté par le Dr Christophe Ravel.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de gestion de la recherche (comité éditorial, expertises scientifiques, …)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animateur du Département Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pathogènes, Environnement, Santé Humaine (EPATH) au sein de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (30 titulaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe Biologie et Génétique des Pathogènes Eucaryotes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (15 titulaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-xxxx Membre du comité de direction (CoDIR) de l’UMR MiVEGEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-xxxx Représentant de l'UFR de Médecine au département scientifique DS B3ESTE de l’Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Participation (procuration de titulaire absent) aux réunions du département scientifique DS B3ESTE de l’Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe Génétique Moléculaire des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Parasites au sein de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (7 titulaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-xxxx </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Scientific Advisory Board Quality Control for Molecular Diagnosis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Glasgow</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-xxxx Pôle Biologie Moléculaire du </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR toxoplasmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de Qualité National PCR Toxoplasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et contrats de recherche obtenus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WikiTRYP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CHU de Montpellier), 155000€, financement d'un ingénieur hospitalier (Léa Robresco)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022    </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à projets innovants défi clé RIV’OC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : OxyLeish : Rôle du métabolisme oxydatif dans le cycle de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Projet collaboratif avec Nicolas Cénac, Institut de recherche en santé digestive, Inserm UMR1220, INRAe UMR1416, ENVT, UT3, Toulouse, 5000€ consommables CRISPR-Cas9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-x </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tremplin recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CHU Montpellier), 17000€/an</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un doctorant (36 mois), (Rokhaya Thiam)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement d'un bioinformaticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CNR-CHU), (Bridlin Barckmann)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label Equipe établie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du CHU de Montpellier, 12000€ par an</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFI Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Aneuploidy and mosaicism: a strategy for early adaptation to drug pressure in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pr JC Dujardin ITM Antwerpen Belgium, 4000€ for FISH experiments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBL, Woodshole USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse pour le financement du cours </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Parasitism</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de Maude Lévêque (8000€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Fellowship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Accueil d’une doctorante Indienne pendant 90 jours (7500€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement d’un Postodoctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier, (Rosa M. Corrales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBL, Woodshole USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse pour le financement du cours </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Parasitism</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de Lauriane Sollelis (8000€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un Ingénieur de Recherche (18 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un doctorant (36 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un post-doctorant (36 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expertise et fourniture de lyophilisats calibrés de Toxoplasme (10000€/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un doctorant (36 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMPLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Caisse d’Assurance Maladie des Professions Libérales – Province : Financement de l’achat d’un thermocycleur Roche LC480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bourse de fin de thèse d’un an</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement de thèse de six mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasteur-Weisman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement de thèse de ‘’soudure’’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement européen EMVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (European Malaria Vaccine Initiative) : projet MALPREVAC, coordonné par le Dr J. Gysin, URA IPP/UNIV-MED/IMTSSA EA 3282, Marseille ; en tant que 2ième partenaire, responsable de l’expression en système hétérologue (Baculogold en cellules d’insectes) de gènes de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmodium</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récompenses et Prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2026  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prime d’encadrement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Best short communication Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médaille d’Argent de la Faculté de Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauréat de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Prix de la Siété des eaux minérales d’Evian-les-Bains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Hematology travel Award</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de workshop, conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Scinetific writing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-9 Février 2024, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Bioinformatic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21-26 Février 2023, Montpellier (co-organisateur avec Pr David Roos, University of Pennsylvania)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Introductive Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17-28 Janvier 2022, Montpellier (organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics & Biostatistics training course of the LabEx 'PARAFRAP'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 Juin-2 juillet 2019 ,Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume EM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14-15 Décembre 2017, Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Autumn Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7-18 Novembre 2016, Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 1st CRISPR-Cas9 genome editing in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Montpellier International Workshop, 21-23 Juillet 2015, Montpellier (Organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envoi de plasmides de CRISPR-cas9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’édition du génome de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans &amp;gt;30 laboratoires (France, Espagne, Amérique du Sud, USA, Inde)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Introductory workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21-31 Octobre 2013, Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptotic proteins in Leishmania donovani: in silico screening, modeling, and validation by knock-out and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokhaya Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandi C. Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.9. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2024081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubulin detyrosination shapes Leishmania cytoskeletal architecture and virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Milagros Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binita Nepal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), pp.e2415296122. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2415296122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatal case of imported visceral leishmaniasis in a dog caused by Leishmania infantum in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Balmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.101108. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2024.101108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter evaluation of the Toxoplasma gondii Real-TM (Sacace) kit performance for the molecular diagnosis of toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Rouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (4), pp.e0142823. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01428-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of novel proteins, centrin4 and protein of centriole in Leishmania parasite and their effects on the parasite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Vats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rati Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roshanara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza A. Beg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1870 (3), pp.119416. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Droplet Digital PCR for the Detection and Absolute Quantification of Toxoplasma gondii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Brossas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.467 - 476. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of visceral leishmaniasis: a French study comparing a reference PCR method targeting kinetoplast DNA and a commercial kit targeting ribosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e0215423. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02154-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishmaniasis epidemiology in endemic areas of metropolitan France and its overseas territories from 1998 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Demar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.e0010745. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0010745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using haematophagous fly blood meals to study the diversity of blood‐borne pathogens infecting wild mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Mwakasungula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnathau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larson Boundenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (8), pp.2915-2927. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput single-cell genome sequencing gives insights into the generation and evolution of mosaic aneuploidy in Leishmania donovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Negreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Monsieurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkab1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.687-696. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-analytic step duration on molecular diagnosis of toxoplasmosis for five types of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0246802. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0246802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Comparative Assessment of the TIB MolBiol Toxoplasma gondii Detection Kit and Four Laboratory-Developed PCR Assays for Molecular Diagnosis of Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Accoceberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.1000-1006. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Two Commercial Kits on the Automated ELITe InGenius PCR Platform for Molecular Diagnosis of Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), pp.865-871. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinesin of the flagellum attachment zone in Leishmania is required for cell morphogenesis, cell division and virulence in the mammalian host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Milagros Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Vaselek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille D Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.e1009666. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1009666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Editing in Trypanosomatids: Tips and Tricks in the CRISPR-Cas9 Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Yagoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.745-760. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2020.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal highly efficient conditional knockout system in Leishmania , with a focus on untranscribed region preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Yagoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.13159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1358. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline and multinormal distribution of ex vivo susceptibilities of Plasmodium falciparum to methylene blue in Africa, 2013–18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (8), pp.2141-2148. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid diagnostic tests failing to detect infections by Plasmodium falciparum encoding pfhrp2 and pfhrp3 genes in a non-endemic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Azoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03251-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of polymerase chain reaction: Pathogen-specific controls are better than human gene amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Jendrowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0219276. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0219276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORC ubiquitin ligase OBI1 promotes DNA replication origin firing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10321-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Divergence of Enzymatic Mechanisms for Tubulin Detyrosination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siem van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Vezenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.4159 - 4171. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution (H451Y) in Leishmania calcium-dependent kinase SCAMK confers high tolerance and resistance to antimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gazanion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (11), pp.3231-3239. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkz334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low polymorphisms in pfact, pfugt and pfcarl genes in African Plasmodium falciparum isolates and absence of association with susceptibility to common anti-malarial drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Wague Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2919-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of toxoplasmosis at the onset of symptomatic primary infection: A straightforward alternative to serological examinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chiffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Albaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.131-133. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.11.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D113N mutation in the RING E3 ubiquitin protein ligase gene is not associated with ex vivo susceptibility to common anti-malarial drugs in African Plasmodium falciparum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2252-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of five automated and one manual methods for Toxoplasma and human DNA extraction from artificially spiked amniotic fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménégaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Touafek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (10), pp.1100.e7-1100.e11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2018.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Toxoplasma-PCR methods and practices: a French national survey and proposal for technical guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (9-10), pp.701-707. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RecQ helicases in the malaria parasite Plasmodium falciparum affect genome stability, gene expression patterns and DNA replication dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne M Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e1007490. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mandelbrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new LAMP-based assay for the molecular diagnosis of toxoplasmosis: comparison with a proficient PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (6), pp.457--462. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule analysis reveals that DNA replication dynamics vary across the course of schizogony in the malaria parasite Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J. Merrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.4003. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Toxoplasma ELITe MGB Real-Time PCR Assay for Diagnosis of Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorya Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.1369-1376. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02379-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the centromeres of Leishmania major : revealing the hidden pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Garcia-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Ross Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (11), pp.1968 - 1977. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.201744216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype selection as an adaptive mechanism in the protozoan pathogen Leishmania donovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Prieto Barja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.1961-1969. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0361-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02107201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule analysis of DNA replication reveals novel features in the divergent eukaryotes Leishmania and Trypanosoma brucei versus mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23142. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TbFlabarin, a flagellar protein of Trypanosoma brucei, highlights differences between Leishmania and Trypanosoma flagellar-targeting signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna M'Bang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA interference screen reveals a high proportion of mitochondrial proteins essential for correct cell cycle progress in Trypanosoma brucei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna Mbang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.297. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1505-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of toxoplasmosis: value of the buffy coat for the detection of circulating Toxoplasma gondii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Capderou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Laurence Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fricker-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (4), pp.289-91. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of toxoplasmosis in immunocompromised patients: a three-year multicenter retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Accoceberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (5), pp.1677-1684. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.03282-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleoporin Mlp2 is involved in chromosomal distribution during mitosis in trypanosomatids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna Mbang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (8), pp.4013 - 4027. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First efficient CRISPR-Cas9-mediated genome editing in Leishmania parasites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Ross Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Miyazawa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1405-1412. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial-like HslVU protease complex subunits are involved in the control of different cell cycle events in trypanosomatids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna Mbang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye-Mathy Kebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Multicentric Validation of a Common Standard for Toxoplasma gondii Detection Using Nucleic Acid Amplification Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emannuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3952-3959. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01906-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasexuality and mosaic aneuploidy in Leishmania: alternative genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (9), pp.429-435. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive mosaic aneuploidy is a unique genetic feature widespread in the Leishmania genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing and storage at −20 °C provides adequate preservation of Toxoplasma gondii DNA for retrospective molecular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (3), pp.197-199. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leishmania chromosome lottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Louise Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicentric Comparative Assessment of the Bio-Evolution Toxoplasma gondii Detection Kit with Eight Laboratory-Developed PCR Assays for Molecular Diagnosis of Congenital Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01913-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxoplasmose, une complication exceptionnelle mais grave chez le transplanté rénal : à propos de deux observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jugant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Vetromile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.32-36. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nephro.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interpretation of Molecular Diagnosis of Congenital Toxoplasmosis According to Gestational Age at the Time of Maternal Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.3944-3951. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00918-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Commercial Kit and Two Laboratory-Developed PCR Assays for Molecular Diagnosis of Congenital Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.3977-3982. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01959-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into genome plasticity in Eukaryotes: mosaic aneuploidy in Leishmania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.15-23. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2012.08185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FISH analysis reveals aneuploidy and continual generation of chromosomal mosaicism in Leishmania major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01534.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of congenital toxoplasmosis by polymerase chain reaction on neonatal peripheral blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Albaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Issert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (2), pp.174-176. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of methods and practices for the molecular diagnosis of congenital toxoplasmosis in France: a 4-year survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anofel Toxoplasma-Pcr Quality Control Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (10), pp.1594-602. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-0691.2009.03101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicentric Comparative Analytical Performance Study for Molecular Detection of Low Amounts of Toxoplasma gondii from Simulated Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (9), pp.3216-3222. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02500-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of host factors possibly enhancing the emergence of the chondroitin sulfate A-binding phenotype in Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Scherf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.928-932. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the Low‐Molecular‐Mass Rhoptry Protein Complex of Plasmodium falciparum Bind to the Surface of Normal Erythrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scheidig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gysin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (4), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/519685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization with Recombinant Duffy Binding–Like–γ3 Induces Pan‐Reactive and Adhesion‐Blocking Antibodies against Placental Chondroitin Sulfate A–Binding Plasmodium falciparum Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio t. m. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Torrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 188 (1), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/375800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfusion-associated TT virus co-infection in patients with hepatitis C virus is associated with type II mixed cryoglobulinemia but not with B-cell non-Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ghillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-0691.2003.00481.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of normal and Plasmodium falciparum ring–infected erythrocytes to endothelial cells and the placenta involves the rhoptry-derived ring surface protein-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lekana Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lépolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101 (12), pp.5025-5032. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2002-12-3710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of adhesion to chondroitin-4-sulphate in Plasmodium falciparum var CSA disruption mutants by antigenically similar PfEMP1 variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Pirrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Przyborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (3), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Plasmodium falciparum–infected erythrocytes to chondroitin sulfate A, a receptor for maternal malaria: monoclonal antibodies against the native parasite ligand reveal pan-reactive epitopes in placental isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lekana Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100 (4), pp.1478-1483. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2002-01-0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis C virus infection and lymphoproliferative diseases: Prospective study on 1,576 patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (3), pp.168-171. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy-related myelodysplastic syndrome and acute myeloid leukemia with 17p deletion. A report on 25 cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Merlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (2), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.leu.2401298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute myeloid leukemia and myelodysplastic syndromes following essential thrombocythemia treated with hydroxyurea: high proportion of cases with 17p deletion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Preudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (2), pp.616-22. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V91.2.616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed var genes are found in Plasmodium falciparum subtelomeric regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernandez-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wellems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.604-611. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.17.2.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hossaert-Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvon Sterkers </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">     Département de Parasitologie-Mycologie - C.H.U. de Montpellier     UMR MIVEGEC Université Montpellier-CNRS5290-IRD224     Responsable du Pôle Biologie moléculaire du CNR Toxoplasmose     Responsable du programme doctoral du LabEX ParaFRAP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvon-sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5623-5664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075018330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1971, marié, 4 enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de Parasitologie-Mycologie - UMR MiVEGEC- CHU de Montpellier39, avenue Charles Flahault 34295 Montpellier cedex 5Tél: 04 67 33 23 74 Fax: 04 67 33 23 58Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvon.sterkers@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Websites: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaFrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département de Parasitologie-Mycologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CQnatTOXO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - Praticien Hospitalier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Biosketch</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Sterkers  a fait ses études médicales au sein de la Faculté de Médecine Necker Enfants-Malades (Paris V). YS a soutenu sa thèse de médecine le 9 février 2000 ; ce travail intitulé &amp;quot;Lymhome Malin Non Hodgkinien et infection par le Virus de l’Hépatite C&amp;quot; lui a permis d’obtenir une médaille d’argent de sa Faculté, d’être nommé Lauréat de la Faculté et a été récompensé par un Prix de l’Académie Nationale de Médecine. YS s’est spécialisé en hématologie clinique ; il a ensuite obtenu un doctorat en Sciences à l’Institut Pasteur dans l’équipe de biologie des Interactions Hôte-Parasite, sous la supervision du Professeur Artur Scherf sur la &amp;quot;Physiopathologie des formes sévères des infections de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2006, YS a rejoint comme Assistant Hospitalier et Universitaire le Laboratoire de Parasitologie-Mycologie du CHU de Montpellier ; il a été nommé Maître de Conférences des Universités – Praticien Hospitalier en 2010 et promu Professeur des Universités – Praticien Hospitalier en 2021. Depuis 2015 il est responsable du secteur de Biologie moléculaire du Département de Parasitologie-Mycologie du CHU de Montpellier et, depuis 2017, chef d’une équipe de recherche au sein de l’UMR MiVEGEC. Au sein , du DPM, YS exerce une activité de Diagnostic moléculaire (Toxoplasmose, Leishmaniose, Pneumocystose) et d’Identification moléculaire. Depuis 2006, l’activité est passée de &amp;lt;500 à &amp;gt;5000 PCR/an. L’activité de diagnostic moléculaire a obtenu l’accréditation CoFrac en 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’UMR MiVEGEC, YS développe une recherche fondamentale axée sur les processus fondamentaux de la biologie des parasites </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trypanosoma brucei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. YS a été un acteur de premier plan dans la découverte de l’aneuploïdie mosaïque qui caractérise l’organisation génomique des leishmanies. Cette découverte a été récompensée par des présentations lors de conférences prestigieuses telles que la conférence Gordon Research (Biology of Host-Parasite Interactions, 2010) et par l’obtention du prix de la meilleure communication orale lors d’une conférence de l’EMBO (Comparative Genomic of Eukaryotic Microorganisms Conference, 2011). Depuis YS travaille sur la réplication de l’ADN et la ségrégation des chromosomes des trypanosomatidés. Du fait notamment de sa plasticité génomique, les manipulations génétiques sont fastidieuses chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’équipe dirigée par YS a été la première à adapter le système CRISPR-Cas9 chez ce parasite.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, YS développe une recherche bioclinique, principalement dans le cadre du Pôle Biologie Moléculaire du CNR Toxoplasmose dont il assure la direction depuis 2021. Il organise depuis 2006 le Contrôle de Qualité National PCR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et est conseiller scientifique pour QCMD (organisateur européen d’EEQ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YS dispense des enseignements dans tous les cycles dans lesquels son laboratoire est impliqué, tant dans le cadre des études médicales, que dans celui des Master et des enseignements de troisième cycle et postuniversitaire. Ainsi, YS est responsable d’une UE de Parasitologie moléculaire de Master2 et participe aux jurys de Master 1, de Master 2, de l’école doctorale et à des comités de thèses. Par ailleurs tout au long de son parcours, YS a encadré de très nombreux étudiants et stagiaires (étudiants hospitalier, internes, BTS, Master, Doctorants, Postdoctorants…). Cette activité d’encadrement et de Recherche a été récompensée en 2018 et 2022 par l’obtention de la PEDR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 Nov. 2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 DU de Pédagogie Médicale, Bases à la communication, Université de Montpellier 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Cours de Mycologie médicale de l’Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat Microbiologie et Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale B2M, Paris VII (25 Fév 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 DEA de Microbiologie et Virologie, Paris VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 Cours de Microbiologie générale de l’Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DU de Parasitologie et de Médecine tropicale, Paris XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 Fév. 2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fac. de Médecine Necker-Enfants Malades, Paris V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des Hôpitaux de Paris et d’Ile-de-France & DES d’Hématologie clinique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences – Recherche-Fonctions hospitalières post-internat- Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités-Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR MiVEGEC, Département de Parasitologie- Mycologie (DPM), C.H.R.U. de Montpellier, Faculté de Médecine Montpellier-Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférence des Universités-Praticien Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR MiVEGEC, Département de Parasitologie-Mycologie (DPM), C.H.R.U. de Montpellier, Faculté de Médecine Montpellier-Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Hospitalier Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR MiVEGEC, DPM, C.H.R.U. de Montpellier, Faculté de Médecine Montpellier-Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticien Attaché, Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Patrick Berche, Dr. Marie-Elisabeth Bougnoux, Necker-Enfants Malades</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Enseignement de Parasitologie en Licence à l’Université Paris VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur contractuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur CNRS URA 2581 Pr. Artur Scherf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché des Hôpitaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parasitologie, Dr Patrice Bourée, C.H.U. de Bicêtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 Enseignements de Parasitologie au Cours de l’Institut Pasteur de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Transfusion Sanguine Pr.  Jean-Pierre Cartron</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 Enseignements de Médecine tropicale et d’Hématologie en IFSI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eté 1995 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur CNRS URA 1920 Pr. Luis H. Pereira da Silva</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eté 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. of Kentucky, College of Medicine, Dpt of Biochemistry, Dr. Mike D. Mendenhall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eté 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Necker INSERM U75 Pr. Jean-Paul Leroux, Dr. Cécile Marsac</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">74</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">publications depuis 1997 dans Pubmed (cliquer ici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> présentations en congrès, dont </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans des congrès internationaux et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> conférences invitées.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1997-2024, google scholar): </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points SIGAPS: 1034</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu, parlé, écrit   </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : lu, parlé, écrit</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités hospitalières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du secteur de Diagnostic moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Toxoplasmose, Leishmaniose, Pneumocystose, Identification moléculaire – Accréditation CoFrac, 6000 PCR/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activité de Diagnostic Prénatal Toxoplasmose</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentant Comité des Analyses Biologiques, Recherche et Innovation pour le Département de Parasitologie-Mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Correspondant Risques Infectieux pour le Département de Parasitologie-Mycologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités Pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DFGSM2/3, DFASM1 (MIB), Master 2 : Co-responsable (Pr Mauld Lamarque, FdS) depuis 2021 (création) de l’UE </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAV914V Molecular and Cellular Parasitology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Co-responsable (Pr Braun-Breton, FdS) 2014-2020 de l’UE de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitologie moléculaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, DU hématologie, DU CAPA Parasitologie,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DES Biologie : Certificat de reconnaissance de lames du Paludisme depuis 2014 (Organisation, tous les 2 ans en alternance avec l’UFR de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme doctoral du LabEx ParaFrap : suivi de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 doctorants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, organisation de cours et de workshop depuis 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'étudiants et/ou de post-doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdoct.:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bridlin Barckmann (2021-x), Slavica Stanojcic (2013-2019), Mila R Corrales (2016-2019), Maria-Rosa Garcia-Silva (2014-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorants:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jeremy Vincent (co-direction Maude F Lévêque, 2023-x), Rokhaya Thiam (2021-2025), Akila Yagoubat (2016-2020), Lauriane Sollélis (2013-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèse d’exercice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Victor Chaumeau (Pharmacie 2017), Christelle Morelle (Pharmacie 2010), Mickaël Loriette ( Médecine 2009), Sylvie Chardon (Médecine 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ketan Kumar (Doctorant, bourse 6 mois CEMEB 2023, bourse 90 jours EMBO 2022), Amélie Malleville (DUT ; 2022), Céleste Nima Muabi Bituvova (BTS Biotechnologies ;2022), Maria Santana Ceballos (Master, Erasmus + ;2021), Ruth Tizaanuo Hein (Pharm 5R ; 2020), Amélie Vidal (L3 ; 2021), Violette Fabry (Pharm 5R ; 2020), Jean-Roch LeHenaff (Master 1 ; 2020), Manon Tauzin (Master 1 ; 2020), Nisrin El Ballachi (BTS ; 2019 et 2020), Emmanuelle Chevalier (BTS ; 2019), Cyrielle Holuka (Master 1 ; 2018), Kavita Ahuja (Doctorante boursière EMBO ; 2017), Steven Henri (Master 2 ; 2017), Charlotte Ocana (BTS ; 2017), Brieux Chardès (5e année Pharmacie 2015), Julia Lumbroso (Licence 2015), Rachel Jendrowiak (Master 1 ; 2014), Victor Chaumeau (Master 2 ; 2013),…</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de Master, de thèse, d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana-Rita Gomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jury d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magali Casanova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Jury d’HDR, Rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucy Glover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Université Paris-Descartes, Jury d’HDR, Rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louise Basmaciyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Jury de thèse de science, Rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wassim Daher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jury d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- Jurys de Master 1, de Master 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon projet de Recherche s’inscrit dans le cadre du renouvellement de l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’équipe </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGEPPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont j’assure la direction depuis le 01 Janvier 2019. La thématique développée sera en continuité de celle développée les mandats précédents et concernera l’étude des mécanismes des processus biologiques fondamentaux des trypanosomatidés, avec un effort particulier sur le décryptage des mécanismes de l’aneuploïdie mosaïque des Leishmanies. Nous avons actuellement trois axes : (i) axe Kinésines porté par le Pr Bastien, (ii) axe ’Tubulin code’ porté par le Dr Maude F Lévêque et (iii) axe architecture nucléaire et distribution des chromosomes que je porte. Nous continuerons à développer des axes de recherche de biologie moléculaire et cellulaire sur le cycle cellulaire, la mitose, la réplication et la ségrégation. Nous nous appuierons sur les outils développés ces dernières années : CRISPR-Cas9, CRISPR-Cas9 inductible, Peignage moléculaire, NGS (ChIP-seq, SNS-seq,…),...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon projet prévoit également d’assurer la pérennité et le développement de nos axes de recherche bio-clinique dans le cadre du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre National de référence des Leishmanioses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Biologie moléculaire du CNR Toxoplasmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Enfin, mon projet prévoit le développement de la recherche bio-clinique avec l’intégration dans l’équipe du Dr Milène Sasso, PH au CHU de Nîmes, afin de développer un axe de recherche bio-clinique en Mycologie (Dr Milène Sasso, Dr Nathalie Bourgeois, Pr Laurence Lachaud). Enfin, le Dr Bernard Carcy de l’UFR de Pharmacie qui développe une thématique d’épidémiologie moléculaire sur les babésioses va intégrer l’équipe. Ce recrutement, nous permettra de développer le diagnostic et l’identification moléculaire des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et surtout de renforcer l’axe d’épidémiologie moléculaire des Leishmanies porté par le Dr Christophe Ravel.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de gestion de la recherche (comité éditorial, expertises scientifiques, …)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animateur du Département Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pathogènes, Environnement, Santé Humaine (EPATH) au sein de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (30 titulaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe Biologie et Génétique des Pathogènes Eucaryotes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (15 titulaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-xxxx Membre du comité de direction (CoDIR) de l’UMR MiVEGEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-xxxx Représentant de l'UFR de Médecine au département scientifique DS B3ESTE de l’Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Participation (procuration de titulaire absent) aux réunions du département scientifique DS B3ESTE de l’Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe Génétique Moléculaire des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Parasites au sein de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’UMR MiVEGEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (7 titulaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-xxxx </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Scientific Advisory Board Quality Control for Molecular Diagnosis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Glasgow</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-xxxx Pôle Biologie Moléculaire du </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR toxoplasmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de Qualité National PCR Toxoplasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et contrats de recherche obtenus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WikiTRYP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CHU de Montpellier), 155000€, financement d'un ingénieur hospitalier (Léa Robresco)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022    </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à projets innovants défi clé RIV’OC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : OxyLeish : Rôle du métabolisme oxydatif dans le cycle de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Projet collaboratif avec Nicolas Cénac, Institut de recherche en santé digestive, Inserm UMR1220, INRAe UMR1416, ENVT, UT3, Toulouse, 5000€ consommables CRISPR-Cas9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-x </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tremplin recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CHU Montpellier), 17000€/an</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un doctorant (36 mois), (Rokhaya Thiam)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement d'un bioinformaticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CNR-CHU), (Bridlin Barckmann)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label Equipe établie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du CHU de Montpellier, 12000€ par an</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFI Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Aneuploidy and mosaicism: a strategy for early adaptation to drug pressure in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pr JC Dujardin ITM Antwerpen Belgium, 4000€ for FISH experiments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBL, Woodshole USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse pour le financement du cours </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Parasitism</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de Maude Lévêque (8000€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Fellowship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Accueil d’une doctorante Indienne pendant 90 jours (7500€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement d’un Postodoctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier, (Rosa M. Corrales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBL, Woodshole USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse pour le financement du cours </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Parasitism</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de Lauriane Sollelis (8000€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un Ingénieur de Recherche (18 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un doctorant (36 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un post-doctorant (36 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-xxxx </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expertise et fourniture de lyophilisats calibrés de Toxoplasme (10000€/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Parafrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement d’un doctorant (36 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMPLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Caisse d’Assurance Maladie des Professions Libérales – Province : Financement de l’achat d’un thermocycleur Roche LC480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bourse de fin de thèse d’un an</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement de thèse de six mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasteur-Weisman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Financement de thèse de ‘’soudure’’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement européen EMVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (European Malaria Vaccine Initiative) : projet MALPREVAC, coordonné par le Dr J. Gysin, URA IPP/UNIV-MED/IMTSSA EA 3282, Marseille ; en tant que 2ième partenaire, responsable de l’expression en système hétérologue (Baculogold en cellules d’insectes) de gènes de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmodium</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récompenses et Prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2026  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prime d’encadrement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Best short communication Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médaille d’Argent de la Faculté de Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauréat de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Prix de la Siété des eaux minérales d’Evian-les-Bains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997         </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Hematology travel Award</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de workshop, conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Scinetific writing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-9 Février 2024, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Bioinformatic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21-26 Février 2023, Montpellier (co-organisateur avec Pr David Roos, University of Pennsylvania)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Introductive Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17-28 Janvier 2022, Montpellier (organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics & Biostatistics training course of the LabEx 'PARAFRAP'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 Juin-2 juillet 2019 ,Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume EM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14-15 Décembre 2017, Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Autumn Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7-18 Novembre 2016, Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 1st CRISPR-Cas9 genome editing in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Montpellier International Workshop, 21-23 Juillet 2015, Montpellier (Organisateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envoi de plasmides de CRISPR-cas9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’édition du génome de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leishmania major</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans &amp;gt;30 laboratoires (France, Espagne, Amérique du Sud, USA, Inde)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaFrap Introductory workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21-31 Octobre 2013, Montpellier (co-organisateur)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptotic proteins in Leishmania donovani: in silico screening, modeling, and validation by knock-out and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokhaya Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandi C. Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.9. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2024081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubulin detyrosination shapes Leishmania cytoskeletal architecture and virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Milagros Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binita Nepal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), pp.e2415296122. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2415296122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatal case of imported visceral leishmaniasis in a dog caused by Leishmania infantum in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Balmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.101108. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2024.101108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter evaluation of the Toxoplasma gondii Real-TM (Sacace) kit performance for the molecular diagnosis of toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Rouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (4), pp.e0142823. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01428-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of novel proteins, centrin4 and protein of centriole in Leishmania parasite and their effects on the parasite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Vats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rati Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roshanara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza A. Beg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1870 (3), pp.119416. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Droplet Digital PCR for the Detection and Absolute Quantification of Toxoplasma gondii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Brossas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.467 - 476. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of visceral leishmaniasis: a French study comparing a reference PCR method targeting kinetoplast DNA and a commercial kit targeting ribosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e0215423. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02154-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishmaniasis epidemiology in endemic areas of metropolitan France and its overseas territories from 1998 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Demar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.e0010745. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0010745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using haematophagous fly blood meals to study the diversity of blood‐borne pathogens infecting wild mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Mwakasungula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnathau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larson Boundenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (8), pp.2915-2927. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput single-cell genome sequencing gives insights into the generation and evolution of mosaic aneuploidy in Leishmania donovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Negreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Monsieurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkab1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.687-696. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-analytic step duration on molecular diagnosis of toxoplasmosis for five types of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0246802. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0246802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Comparative Assessment of the TIB MolBiol Toxoplasma gondii Detection Kit and Four Laboratory-Developed PCR Assays for Molecular Diagnosis of Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Accoceberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.1000-1006. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Two Commercial Kits on the Automated ELITe InGenius PCR Platform for Molecular Diagnosis of Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), pp.865-871. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinesin of the flagellum attachment zone in Leishmania is required for cell morphogenesis, cell division and virulence in the mammalian host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Milagros Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Vaselek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille D Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.e1009666. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1009666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Editing in Trypanosomatids: Tips and Tricks in the CRISPR-Cas9 Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Yagoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.745-760. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2020.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal highly efficient conditional knockout system in Leishmania , with a focus on untranscribed region preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Yagoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.13159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1358. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline and multinormal distribution of ex vivo susceptibilities of Plasmodium falciparum to methylene blue in Africa, 2013–18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (8), pp.2141-2148. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid diagnostic tests failing to detect infections by Plasmodium falciparum encoding pfhrp2 and pfhrp3 genes in a non-endemic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Azoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03251-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of polymerase chain reaction: Pathogen-specific controls are better than human gene amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Jendrowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0219276. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0219276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORC ubiquitin ligase OBI1 promotes DNA replication origin firing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10321-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Divergence of Enzymatic Mechanisms for Tubulin Detyrosination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siem van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Vezenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.4159 - 4171. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single amino acid substitution (H451Y) in Leishmania calcium-dependent kinase SCAMK confers high tolerance and resistance to antimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gazanion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (11), pp.3231-3239. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkz334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low polymorphisms in pfact, pfugt and pfcarl genes in African Plasmodium falciparum isolates and absence of association with susceptibility to common anti-malarial drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Wague Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2919-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of toxoplasmosis at the onset of symptomatic primary infection: A straightforward alternative to serological examinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chiffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Albaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.131-133. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.11.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D113N mutation in the RING E3 ubiquitin protein ligase gene is not associated with ex vivo susceptibility to common anti-malarial drugs in African Plasmodium falciparum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2252-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of five automated and one manual methods for Toxoplasma and human DNA extraction from artificially spiked amniotic fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménégaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Touafek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (10), pp.1100.e7-1100.e11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2018.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Toxoplasma-PCR methods and practices: a French national survey and proposal for technical guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (9-10), pp.701-707. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RecQ helicases in the malaria parasite Plasmodium falciparum affect genome stability, gene expression patterns and DNA replication dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne M Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e1007490. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mandelbrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new LAMP-based assay for the molecular diagnosis of toxoplasmosis: comparison with a proficient PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (6), pp.457--462. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule analysis reveals that DNA replication dynamics vary across the course of schizogony in the malaria parasite Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J. Merrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.4003. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Toxoplasma ELITe MGB Real-Time PCR Assay for Diagnosis of Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorya Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.1369-1376. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02379-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the centromeres of Leishmania major : revealing the hidden pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Garcia-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Ross Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (11), pp.1968 - 1977. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.201744216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype selection as an adaptive mechanism in the protozoan pathogen Leishmania donovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Prieto Barja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Imamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.1961-1969. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0361-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02107201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule analysis of DNA replication reveals novel features in the divergent eukaryotes Leishmania and Trypanosoma brucei versus mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23142. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TbFlabarin, a flagellar protein of Trypanosoma brucei, highlights differences between Leishmania and Trypanosoma flagellar-targeting signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna M'Bang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA interference screen reveals a high proportion of mitochondrial proteins essential for correct cell cycle progress in Trypanosoma brucei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna Mbang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.297. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1505-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of toxoplasmosis: value of the buffy coat for the detection of circulating Toxoplasma gondii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Capderou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Laurence Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fricker-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (4), pp.289-91. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnosis of toxoplasmosis in immunocompromised patients: a three-year multicenter retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Robert-Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Accoceberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (5), pp.1677-1684. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.03282-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleoporin Mlp2 is involved in chromosomal distribution during mitosis in trypanosomatids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna Mbang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (8), pp.4013 - 4027. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First efficient CRISPR-Cas9-mediated genome editing in Leishmania parasites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Sollelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Ross Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Miyazawa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.1405-1412. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial-like HslVU protease complex subunits are involved in the control of different cell cycle events in trypanosomatids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Ethna Mbang-Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye-Mathy Kebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Multicentric Validation of a Common Standard for Toxoplasma gondii Detection Using Nucleic Acid Amplification Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emannuelle Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3952-3959. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01906-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasexuality and mosaic aneuploidy in Leishmania: alternative genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (9), pp.429-435. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive mosaic aneuploidy is a unique genetic feature widespread in the Leishmania genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing and storage at −20 °C provides adequate preservation of Toxoplasma gondii DNA for retrospective molecular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (3), pp.197-199. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicentric Comparative Assessment of the Bio-Evolution Toxoplasma gondii Detection Kit with Eight Laboratory-Developed PCR Assays for Molecular Diagnosis of Congenital Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01913-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leishmania chromosome lottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Louise Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxoplasmose, une complication exceptionnelle mais grave chez le transplanté rénal : à propos de deux observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jugant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Vetromile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.32-36. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nephro.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interpretation of Molecular Diagnosis of Congenital Toxoplasmosis According to Gestational Age at the Time of Maternal Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.3944-3951. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00918-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Commercial Kit and Two Laboratory-Developed PCR Assays for Molecular Diagnosis of Congenital Toxoplasmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.3977-3982. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01959-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into genome plasticity in Eukaryotes: mosaic aneuploidy in Leishmania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.15-23. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2012.08185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FISH analysis reveals aneuploidy and continual generation of chromosomal mosaicism in Leishmania major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Crobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01534.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of congenital toxoplasmosis by polymerase chain reaction on neonatal peripheral blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Albaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Issert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (2), pp.174-176. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of methods and practices for the molecular diagnosis of congenital toxoplasmosis in France: a 4-year survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anofel Toxoplasma-Pcr Quality Control Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (10), pp.1594-602. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-0691.2009.03101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicentric Comparative Analytical Performance Study for Molecular Detection of Low Amounts of Toxoplasma gondii from Simulated Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varlet-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (9), pp.3216-3222. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02500-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of host factors possibly enhancing the emergence of the chondroitin sulfate A-binding phenotype in Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Scherf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.928-932. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the Low‐Molecular‐Mass Rhoptry Protein Complex of Plasmodium falciparum Bind to the Surface of Normal Erythrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scheidig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gysin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (4), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/519685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization with Recombinant Duffy Binding–Like–γ3 Induces Pan‐Reactive and Adhesion‐Blocking Antibodies against Placental Chondroitin Sulfate A–Binding Plasmodium falciparum Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio t. m. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Torrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 188 (1), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/375800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfusion-associated TT virus co-infection in patients with hepatitis C virus is associated with type II mixed cryoglobulinemia but not with B-cell non-Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ghillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-0691.2003.00481.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of normal and Plasmodium falciparum ring–infected erythrocytes to endothelial cells and the placenta involves the rhoptry-derived ring surface protein-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lekana Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lépolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101 (12), pp.5025-5032. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2002-12-3710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of adhesion to chondroitin-4-sulphate in Plasmodium falciparum var CSA disruption mutants by antigenically similar PfEMP1 variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Pirrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Przyborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (3), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Plasmodium falciparum–infected erythrocytes to chondroitin sulfate A, a receptor for maternal malaria: monoclonal antibodies against the native parasite ligand reveal pan-reactive epitopes in placental isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lekana Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100 (4), pp.1478-1483. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2002-01-0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis C virus infection and lymphoproliferative diseases: Prospective study on 1,576 patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (3), pp.168-171. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy-related myelodysplastic syndrome and acute myeloid leukemia with 17p deletion. A report on 25 cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Merlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (2), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.leu.2401298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute myeloid leukemia and myelodysplastic syndromes following essential thrombocythemia treated with hydroxyurea: high proportion of cases with 17p deletion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Preudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (2), pp.616-22. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V91.2.616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed var genes are found in Plasmodium falciparum subtelomeric regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernandez-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sterkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wellems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.604-611. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.17.2.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hossaert-Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A5C3E25"/>
+    <w:nsid w:val="B4A423F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvon-sterkers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5623-5664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075018330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yvon.sterkers@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labex-parafrap.fr/fr/pis/yvon-sterkers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chu-montpellier.fr/fr/a-propos-du-chu/offre-de-soins/departement/detail/Parasitologie-Mycologie/?no_cache=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqnat-toxo.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=sterkers+Y+AND+(%221997%22%5BDate+-+Publication%5D+%3A+%223000%22%5BDate+-+Publication%5D)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?q=sterkers+yvon&amp;hl=fr&amp;as_sdt=0,5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterbs.edu.umontpellier.fr/les-parcours/microbiologie-et-immunologie/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://masterbs.edu.umontpellier.fr/hmbs337-parasitologie-moleculaire/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labex-parafrap.fr/fr/formation/programme-doctoral-internationa/doctorants-vague3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mivegec.ird.fr/fr/organigramme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mivegec.ird.fr/fr/equipes/biogeppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnr-leish.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrtoxoplasmose.chu-reims.fr/?page_id=119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qcmd.org/index.php?pageId=9&amp;pageVersion=EN" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/yves/Documents/ysDonneesCNRS/ysCV/cnrtoxoplasmose.chu-reims.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parasito.synology.me/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mbl.edu/biology-of-parasitism/the-mbl-and-woods-hole/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandi C. Mandal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Milagros Corrales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Neish" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415296122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinheiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Balmelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2024.101108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Vats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Tandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roshanara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza A. Beg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. Corrales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04173642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bouzidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2023.03.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Andreotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02154-23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zribi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010745" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mwakasungula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13670" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Negreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Monsieurs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Imamura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Maes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282456v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.04.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03299396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Vaselek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009666" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Yagoubat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Corrales" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02499098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13159" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gendrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brouqui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Madamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa174" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Laroche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03251-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jendrowiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219276" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nassar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10321-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.074" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tsombeng Foguim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gladys Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Wague Gueye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silman Diawara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2919-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chiffr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galtier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Albaba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.11.368" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Amalvict" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2252-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Touafek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.01.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.03.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claessens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne M Harris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chappell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stanton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007490" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Perrotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.11.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ullah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Merrick" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04407-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02379-16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Garcia-Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Ross Macpherson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201744216" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02107201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Prieto Barja" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumetz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0361-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23142" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872162v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tetaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna M'Bang-Benet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2016.04.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWLB57W8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna Mbang-Benet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1505-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01262441v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Capderou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Laurence Bertini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fricker-Hidalgo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.04.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134189v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.03282-14" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv056" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghorbal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12456" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Mathy Kebe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.11.017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01906-14" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02496162v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pag&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.07.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02496197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgeois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.09.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelloux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2014.08.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRLH5H0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518551v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Walton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.11.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191310v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01913-14" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518585v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jugant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pernin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vetromile" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garrigue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.08.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC6QRCLJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417656v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sterkers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albaba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loubersac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00918-12" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421333v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varlet-Marie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelloux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01959-12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02499163v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2012.08185.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02499180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01534.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02505727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ribot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Issert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.06.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36N1FN5L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926755v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anofel Toxoplasma-Pcr Quality Control Group" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.03101.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421520v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02500-09" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Nunes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gamain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Scherf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.05.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMXBDC9P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheidig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Rocha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepolard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gysin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519685" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507379v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio&#160;t.&#160;m. Costa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Torrentino" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/375800" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429070v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacoub" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenthal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerolami" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghillani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-0691.2003.00481.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02505437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lekana Douki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;polard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-12-3710" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Andrews" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Pirrit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Przyborski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03595.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusa&#239;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-01-0315" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429098v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thibault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Amoura" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.1101" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433591v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lai" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Demory" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauters" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2401298" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02505375v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Preudhomme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J La&#239;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demory" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caulier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V91.2.616" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429153v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hernandez-Rivas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mattei" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peterson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wellems" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.17.2.604" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvon-sterkers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5623-5664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075018330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yvon.sterkers@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mivegec.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labex-parafrap.fr/fr/pis/yvon-sterkers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chu-montpellier.fr/fr/a-propos-du-chu/offre-de-soins/departement/detail/Parasitologie-Mycologie/?no_cache=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqnat-toxo.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=sterkers+Y+AND+(%221997%22%5BDate+-+Publication%5D+%3A+%223000%22%5BDate+-+Publication%5D)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?q=sterkers+yvon&amp;hl=fr&amp;as_sdt=0,5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterbs.edu.umontpellier.fr/les-parcours/microbiologie-et-immunologie/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://masterbs.edu.umontpellier.fr/hmbs337-parasitologie-moleculaire/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labex-parafrap.fr/fr/formation/programme-doctoral-internationa/doctorants-vague3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mivegec.ird.fr/fr/organigramme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mivegec.ird.fr/fr/equipes/biogeppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnr-leish.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrtoxoplasmose.chu-reims.fr/?page_id=119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qcmd.org/index.php?pageId=9&amp;pageVersion=EN" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/yves/Documents/ysDonneesCNRS/ysCV/cnrtoxoplasmose.chu-reims.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parasito.synology.me/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mbl.edu/biology-of-parasitism/the-mbl-and-woods-hole/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandi C. Mandal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Milagros Corrales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Neish" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Nepal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415296122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinheiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Balmelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2024.101108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Vats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Tandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roshanara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza A. Beg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. Corrales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04173642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bouzidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2023.03.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Andreotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02154-23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zribi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010745" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mwakasungula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13670" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Negreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Monsieurs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Imamura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Maes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282456v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.04.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03299396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Vaselek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009666" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Yagoubat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Corrales" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.06.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02499098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13159" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gendrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brouqui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Madamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa174" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Laroche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03251-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jendrowiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219276" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nassar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10321-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.074" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tsombeng Foguim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gladys Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Wague Gueye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silman Diawara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2919-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chiffr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galtier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Albaba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.11.368" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Amalvict" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2252-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;n&#233;gaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Touafek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.01.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.03.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claessens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne M Harris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chappell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stanton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007490" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Perrotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.11.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ullah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Merrick" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04407-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02379-16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Garcia-Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Ross Macpherson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201744216" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02107201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Prieto Barja" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumetz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0361-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23142" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872162v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tetaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna M'Bang-Benet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2016.04.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWLB57W8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna Mbang-Benet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1505-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01262441v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Capderou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Laurence Bertini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fricker-Hidalgo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.04.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134189v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.03282-14" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv056" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghorbal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12456" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Mathy Kebe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.11.017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV52BNWJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01906-14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02496162v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pag&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.07.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02496197v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgeois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.09.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506267v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelloux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2014.08.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRLH5H0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191310v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01913-14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Walton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.11.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T0X35FL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518585v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jugant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pernin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vetromile" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garrigue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.08.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC6QRCLJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sterkers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albaba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loubersac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00918-12" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421333v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varlet-Marie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelloux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01959-12" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02499163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2012.08185.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02499180v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01534.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02505727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ribot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Issert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.06.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36N1FN5L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926755v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anofel Toxoplasma-Pcr Quality Control Group" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.03101.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421520v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02500-09" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Nunes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gamain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Scherf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.05.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMXBDC9P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheidig" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Rocha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepolard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gysin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519685" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507379v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio&#160;t.&#160;m. Costa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Torrentino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/375800" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacoub" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenthal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerolami" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghillani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-0691.2003.00481.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02505437v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lekana Douki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;polard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-12-3710" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429035v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Andrews" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Pirrit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Przyborski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03595.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusa&#239;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-01-0315" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429098v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thibault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Amoura" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.1101" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Lai" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Demory" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauters" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2401298" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02505375v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Preudhomme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J La&#239;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demory" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caulier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V91.2.616" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02429153v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hernandez-Rivas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mattei" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peterson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wellems" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.17.2.604" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>