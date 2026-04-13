--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1038,338 +1038,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-plate structure in Ecuador coincident with the subduction of the Carnegie Ridge and the southern extent of large mega-thrust earthquakes</w:t>
+                <w:t xml:space="preserve">Structure of the Ecuadorian forearc from the joint inversion of receiver functions and ambient noise surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clinton Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colton Lynner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Susan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lillian Soto-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220 (3), pp.1965-1977. </w:t>
+              <w:t xml:space="preserve">, 2020, 222 (3), pp.1671-1685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893246v1</w:t>
+                <w:t xml:space="preserve">hal-02893205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Ecuadorian forearc from the joint inversion of receiver functions and ambient noise surface waves</w:t>
+                <w:t xml:space="preserve">Upper-plate structure in Ecuador coincident with the subduction of the Carnegie Ridge and the southern extent of large mega-thrust earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colton Lynner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clinton Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colton Lynner</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Delph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Meltzer</w:t>
+                <w:t xml:space="preserve">Lillian Soto-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 222 (3), pp.1671-1685. </w:t>
+              <w:t xml:space="preserve">, 2020, 220 (3), pp.1965-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893205v1</w:t>
+                <w:t xml:space="preserve">hal-02893246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2016 Mw 7.8 Pedernales, Ecuador, Earthquake: Rapid Response Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,307 +2658,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of discrete seismic asperities and aseismic slip along the Ecuadorian megathrust,</w:t>
+                <w:t xml:space="preserve">Motion of continental slivers and creeping subduction in the Northern Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Villegas-Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph. Charvis</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.027⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052608v1</w:t>
+                <w:t xml:space="preserve">hal-01402164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion of continental slivers and creeping subduction in the Northern Andes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Distribution of discrete seismic asperities and aseismic slip along the Ecuadorian megathrust,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 400, pp.292-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01402164v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity patterns along the Ecuadorian subduction zone: new constraints from earthquake location in a 3-D a priori velocity model,</w:t>
               </w:r>
@@ -3055,217 +3055,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Earthquake Catalog for Seismic Hazard Assessment in Ecuador</w:t>
+                <w:t xml:space="preserve">Indentation of the Philippine Sea plate by the Eurasia plate in Taiwan: Details from recent marine seismological experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beauval</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yepes</w:t>
+                <w:t xml:space="preserve">Thomas Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Palacios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Segovia</w:t>
+                <w:t xml:space="preserve">Philippe Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarado</w:t>
+                <w:t xml:space="preserve">Chao-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Char-Shine Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120120270⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 594, pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830183v1</w:t>
+                <w:t xml:space="preserve">hal-00853365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,1500 +3274,1366 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (6), pp.2965-2981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrb.50216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation of the Philippine Sea plate by the Eurasia plate in Taiwan: Details from recent marine seismological experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Earthquake Catalog for Seismic Hazard Assessment in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Theunissen</w:t>
+                <w:t xml:space="preserve">C. Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schnurle</w:t>
+                <w:t xml:space="preserve">H. Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao-Shing Lee</w:t>
+                <w:t xml:space="preserve">P. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Char-Shine Liu</w:t>
+                <w:t xml:space="preserve">A. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 594, pp.60-79. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.773-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120120270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853365v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal deformation at the southernmost part of the Ryukyu subduction (East Taiwan) as revealed by new marine seismic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vallée</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Segovia</w:t>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (4), pp.2474. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 578 (SI), pp.10-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120120255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01051241v1</w:t>
+                <w:t xml:space="preserve">hal-00795521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the Maximum Intersection Method for 3D Absolute Earthquake Locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (4), pp.1764-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120100311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal deformation at the southernmost part of the Ryukyu subduction (East Taiwan) as revealed by new marine seismic experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupture at the flank of the subducted Gagua ridge: The 18 December 2001 earthquake (Mw 6.8) offshore eastern Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I. Konstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (1-2), pp.80-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795521v1</w:t>
+                <w:t xml:space="preserve">hal-00682757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture at the flank of the subducted Gagua ridge: The 18 December 2001 earthquake (Mw 6.8) offshore eastern Taiwan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the interseismic active deformation along the North Ecuadorian-South Colombian (NESC) margin Key Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Lee</w:t>
+                <w:t xml:space="preserve">K. Manchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Sallarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.TC4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682757v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the interseismic active deformation along the North Ecuadorian-South Colombian (NESC) margin Key Points</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bethoux</w:t>
+                <w:t xml:space="preserve">The largest instrumentally recorded earthquake in Taiwan: revised location and magnitude, and tectonic significance of the 1920 event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sallarès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.T. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30, pp.TC4003. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (3), pp.1119-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010TC002757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04813.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620543v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The largest instrumentally recorded earthquake in Taiwan: revised location and magnitude, and tectonic significance of the 1920 event</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subducting oceanic high causes compressional faulting in southernmost Ryukyu forearc as revealed by hypocentral determinations of earthquakes and reflection/refraction seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W.T. Liang</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 466 (3-4), pp.255-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04813.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545459v1</w:t>
+                <w:t xml:space="preserve">hal-00407726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducting oceanic high causes compressional faulting in southernmost Ryukyu forearc as revealed by hypocentral determinations of earthquakes and reflection/refraction seismic data</w:t>
+                <w:t xml:space="preserve">Hypocentre determination offshore Eastern Taiwan using the Maximum Intersection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honn Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Char-Shine Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Yun Chiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.018⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 158 (2), pp.655-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407726v1</w:t>
+                <w:t xml:space="preserve">hal-00407311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocentre determination offshore Eastern Taiwan using the Maximum Intersection method</w:t>
+                <w:t xml:space="preserve">A comprehensive 3D seismic celocity model for the eastern Taiwan-southernmost Ryukyu regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Char-Shine Liu</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling-Yun Chiao</w:t>
+                <w:t xml:space="preserve">C.S Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Chiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrestrial, Atmospheric and Oceanic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (2), pp.159-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407311v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive 3D seismic celocity model for the eastern Taiwan-southernmost Ryukyu regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Kao</w:t>
+                <w:t xml:space="preserve">Etude de la transition entre l'orogène actif de Taiwan et la subduction des Ryukyu - Apport de la sismicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.Y. Chiao</w:t>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestrial, Atmospheric and Oceanic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 14 (2), pp.159-182</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 170 (3), pp.271-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406998v1</w:t>
+                <w:t xml:space="preserve">hal-03407120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transition entre l'orogène actif de Taiwan et la subduction des Ryukyu - Apport de la sismicité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A tear fault boundary between the Taiwan orogen and the Ryukyu subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Char-Shine Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 274, pp.171-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-1951(96)00303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4777,51 +4643,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture Segmentation of the August 14, 2021 Mw7.2 Haiti Earthquake Using Aftershock Relocation from a Local Seismic Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roby Douilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4880,113 +4746,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeating earthquakes follow afterslip gradient in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,92 +4861,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-2918, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5139,238 +5005,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeating Aftershocks of the 16th April 2016 Mw 7.8 Pedernales (Ecuador) Earthquake Underline the Interplay Between Afterslip and Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,238 +5255,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity study of the Ecuadorian margin, using combined inshore-offshore seismological network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pontoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,51 +5505,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5693,788 +5559,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab curvature in Ecuador and plate interface geometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Barros-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Michaud</w:t>
+                <w:t xml:space="preserve">Structural Controls on Postseismic Deformation Following the Mw 7.8 Pedernales, Ecuador Megathrust Earthquake: Insights from Joint Tomographic Inversion and Aftershock Relocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariah Hoskins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
+                <w:t xml:space="preserve">Josh Stachnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposim on Andean Geodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/essoar.10501444.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902830v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Controls on Postseismic Deformation Following the Mw 7.8 Pedernales, Ecuador Megathrust Earthquake: Insights from Joint Tomographic Inversion and Aftershock Relocation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t>
+                <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposim on Andean Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903211v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mw7.8 2016 Pedernales, Ecuador earthquake aftershock sequence: a detailed spatio-temporal analysis of the rupture processes, stress patterns and slip behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joshua Stachnik</w:t>
+                <w:t xml:space="preserve">Constraints from 3D earthquake location for aftershocks of the Mw=7.8 April 16, 2016 Pedernales Earthquake (Ecuador subduction zone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
+              <w:t xml:space="preserve">, May 2018, Miami, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903148v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from 3D earthquake location for aftershocks of the Mw=7.8 April 16, 2016 Pedernales Earthquake (Ecuador subduction zone)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Font</w:t>
+                <w:t xml:space="preserve">The Mw7.8 2016 Pedernales, Ecuador earthquake aftershock sequence: a detailed spatio-temporal analysis of the rupture processes, stress patterns and slip behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian Soto-Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Stachnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Miami, United States. 2018</w:t>
+              <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903086v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postseismic deformation: the Esmeraldas, Ecuador Seismic sequence Following the 2016 Pedernales Megathrust Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Soto-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Stachnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colton Lynner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Seismology of the Americas Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6484,160 +6350,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sismologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BTJ : Bibliothèque de travail junior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICEM-pédagogie Freinet-Mouvement pédagogique agrée par l’Éducation National, 2019, 575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismicidad e implicaciones estructurales en el area de Esmeraldas (Norte de Ecuador): a partir de los experimentos Sublime y Esmeraldas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pontoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,65 +6526,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDM-INOCAR-IRD, PSE001-09, Guayaquil, Ecuador, pp.47-74, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6865,51 +6731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Koch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto-Cordero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180364" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003941" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theunissen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palacios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120270" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theunissen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Shing Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char-Shine Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100311" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q98Z6LQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Konstantinou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620543v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallar&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Liang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04813.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407726v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9H1S51Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn Kao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Chiao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02317.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chiao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(96)00303-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Barros-Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Stachnik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501444.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903086v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meltzer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Koch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto-Cordero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180364" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003941" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theunissen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theunissen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Shing Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char-Shine Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palacios" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120270" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q98Z6LQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100311" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Konstantinou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallar&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002757" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Liang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04813.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9H1S51Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn Kao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Chiao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02317.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406998v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chiao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(96)00303-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Barros-Lopez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Stachnik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501444.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903086v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meltzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>