--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -502,498 +502,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggered crustal earthquake swarm across subduction segment boundary after the 2016 Pedernales, Ecuador megathrust earthquake</w:t>
+                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariah Hoskins</w:t>
+                <w:t xml:space="preserve">Sergio León‐ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Meltzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Font</w:t>
+                <w:t xml:space="preserve">Lidong Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Vaca</w:t>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966727v1</w:t>
+                <w:t xml:space="preserve">hal-03291504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repeating Earthquakes at the Edge of the Afterslip of the 2016 Ecuadorian M W 7.8 Pedernales Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidong Bie</w:t>
+                <w:t xml:space="preserve">Caroline Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galvé</w:t>
+                <w:t xml:space="preserve">Audrey Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JB021746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JB021746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291504v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating Earthquakes at the Edge of the Afterslip of the 2016 Ecuadorian M W 7.8 Pedernales Earthquake</w:t>
+                <w:t xml:space="preserve">Triggered crustal earthquake swarm across subduction segment boundary after the 2016 Pedernales, Ecuador megathrust earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chalumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+                <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Anne Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Galve</w:t>
+                <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JB021746. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 553, pp.116620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB021746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221093v1</w:t>
+                <w:t xml:space="preserve">hal-02966727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Control on Megathrust Rupture and Slip Behavior: Insights From the 2016 Mw 7.8 Pedernales Ecuador Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Soto‐cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Stachnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Delph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222 (3), pp.1671-1685. </w:t>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinton Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Soto-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2016 Mw 7.8 Pedernales, Ecuador, Earthquake: Rapid Response Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Soto‐cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1593,64 +1593,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D-velocity structure and seismotectonics of the Ecuadorian margin inferred from the 2016 Mw7.8 Pedernales aftershock sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio León-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2938,1107 +2938,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity patterns along the Ecuadorian subduction zone: new constraints from earthquake location in a 3-D a priori velocity model,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Font</w:t>
+                <w:t xml:space="preserve">An Earthquake Catalog for Seismic Hazard Assessment in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs083⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.773-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873478v1</w:t>
+                <w:t xml:space="preserve">hal-00830183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation of the Philippine Sea plate by the Eurasia plate in Taiwan: Details from recent marine seismological experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Theunissen</w:t>
+                <w:t xml:space="preserve">Seismicity patterns along the Ecuadorian subduction zone: new constraints from earthquake location in a 3-D a priori velocity model,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schnurle</w:t>
+                <w:t xml:space="preserve">S. Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao-Shing Lee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.03.020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (1), pp.263-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853365v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indentation of the Philippine Sea plate by the Eurasia plate in Taiwan: Details from recent marine seismological experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Thomas Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Segovia</w:t>
+                <w:t xml:space="preserve">Philippe Schnurle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Char-Shine Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50216⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 594, pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067233v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Earthquake Catalog for Seismic Hazard Assessment in Ecuador</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Palacios</w:t>
+                <w:t xml:space="preserve">Martin Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Segovia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (1), pp.773-786. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (6), pp.2965-2981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120120270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830183v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal deformation at the southernmost part of the Ryukyu subduction (East Taiwan) as revealed by new marine seismic experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Font</w:t>
+                <w:t xml:space="preserve">Improvements of the Maximum Intersection Method for 3D Absolute Earthquake Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.04.011⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (4), pp.1764-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120100311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795521v1</w:t>
+                <w:t xml:space="preserve">hal-00725227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the Maximum Intersection Method for 3D Absolute Earthquake Locations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Crustal deformation at the southernmost part of the Ryukyu subduction (East Taiwan) as revealed by new marine seismic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 578 (SI), pp.10-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120100311⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725227v1</w:t>
+                <w:t xml:space="preserve">hal-00795521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture at the flank of the subducted Gagua ridge: The 18 December 2001 earthquake (Mw 6.8) offshore eastern Taiwan</w:t>
+                <w:t xml:space="preserve">New insights on the interseismic active deformation along the North Ecuadorian-South Colombian (NESC) margin Key Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.I. Konstantinou</w:t>
+                <w:t xml:space="preserve">K. Manchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Lee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Sallarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.TC4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682757v1</w:t>
+                <w:t xml:space="preserve">hal-00620543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the interseismic active deformation along the North Ecuadorian-South Colombian (NESC) margin Key Points</w:t>
+                <w:t xml:space="preserve">Rupture at the flank of the subducted Gagua ridge: The 18 December 2001 earthquake (Mw 6.8) offshore eastern Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Manchuel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Bethoux</w:t>
+                <w:t xml:space="preserve">K.I. Konstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (1-2), pp.80-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620543v1</w:t>
+                <w:t xml:space="preserve">hal-00682757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The largest instrumentally recorded earthquake in Taiwan: revised location and magnitude, and tectonic significance of the 1920 event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.T. Liang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subducting oceanic high causes compressional faulting in southernmost Ryukyu forearc as revealed by hypocentral determinations of earthquakes and reflection/refraction seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 466 (3-4), pp.255-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4214,64 +4214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honn Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Char-Shine Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling-Yun Chiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4331,51 +4331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive 3D seismic celocity model for the eastern Taiwan-southernmost Ryukyu regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la transition entre l'orogène actif de Taiwan et la subduction des Ryukyu - Apport de la sismicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4521,64 +4521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tear fault boundary between the Taiwan orogen and the Ryukyu subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Char-Shine Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,286 +4776,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating earthquakes follow afterslip gradient in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221112v1</w:t>
+                <w:t xml:space="preserve">hal-03533003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Repeating earthquakes follow afterslip gradient in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-2918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533003v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
               </w:r>
@@ -5166,90 +5166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeating Aftershocks of the 16th April 2016 Mw 7.8 Pedernales (Ecuador) Earthquake Underline the Interplay Between Afterslip and Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5698,90 +5698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Controls on Postseismic Deformation Following the Mw 7.8 Pedernales, Ecuador Megathrust Earthquake: Insights from Joint Tomographic Inversion and Aftershock Relocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josh Stachnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5951,307 +5951,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from 3D earthquake location for aftershocks of the Mw=7.8 April 16, 2016 Pedernales Earthquake (Ecuador subduction zone)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Mw7.8 2016 Pedernales, Ecuador earthquake aftershock sequence: a detailed spatio-temporal analysis of the rupture processes, stress patterns and slip behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian Soto-Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Stachnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Miami, United States. 2018</w:t>
+              <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903086v1</w:t>
+                <w:t xml:space="preserve">hal-02903148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mw7.8 2016 Pedernales, Ecuador earthquake aftershock sequence: a detailed spatio-temporal analysis of the rupture processes, stress patterns and slip behavior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Constraints from 3D earthquake location for aftershocks of the Mw=7.8 April 16, 2016 Pedernales Earthquake (Ecuador subduction zone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
+              <w:t xml:space="preserve">, May 2018, Miami, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903148v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postseismic deformation: the Esmeraldas, Ecuador Seismic sequence Following the 2016 Pedernales Megathrust Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismicidad e implicaciones estructurales en el area de Esmeraldas (Norte de Ecuador): a partir de los experimentos Sublime y Esmeraldas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pontoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,51 +6731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Koch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto-Cordero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180364" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003941" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theunissen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theunissen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Shing Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char-Shine Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palacios" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120270" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q98Z6LQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100311" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Konstantinou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallar&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002757" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Liang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04813.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9H1S51Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn Kao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Chiao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02317.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406998v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chiao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(96)00303-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Barros-Lopez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Stachnik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501444.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903086v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meltzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Koch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto-Cordero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180364" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003941" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palacios" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120270" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theunissen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs083" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theunissen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Shing Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char-Shine Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100311" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q98Z6LQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallar&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002757" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Konstantinou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Liang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04813.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9H1S51Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn Kao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Chiao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02317.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406998v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chiao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(96)00303-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Barros-Lopez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Stachnik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501444.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meltzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>