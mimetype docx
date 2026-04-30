--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -601,307 +601,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the dynamic gastro-intestinal model TIM to explore the survival of the yogurt bacterium Streptococcus thermophilus and the metabolic activities induced in the simulated human gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophelie Uriot</w:t>
+                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Junjua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wessam Galia</w:t>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (A), pp.18-29. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.78-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575589v1</w:t>
+                <w:t xml:space="preserve">hal-01329215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noura Kechaou</w:t>
+                <w:t xml:space="preserve">Use of the dynamic gastro-intestinal model TIM to explore the survival of the yogurt bacterium Streptococcus thermophilus and the metabolic activities induced in the simulated human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Wessam Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Roussel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (A), pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01329215v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the recombinase-based in vivo expression technology in Streptococcus thermophilus and validation using the lactose operon promoter</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D77CCAE8"/>
+    <w:nsid w:val="9E788ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2713,51 +2713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvonne-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3191-043X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17223008X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02450326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Uriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.07.038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junjua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Galia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2011.05.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWRHSDZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1749-1753.2000" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guedon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille P&#233;bay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-4-1335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;don" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;bay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guedon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;bay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02392.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pebay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.24.7413-7422.1994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1992.tb05488.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireile Pebay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvonne-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3191-043X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17223008X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02450326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Uriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.07.038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junjua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Galia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2011.05.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWRHSDZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1749-1753.2000" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guedon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille P&#233;bay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-4-1335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;don" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;bay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guedon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;bay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02392.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pebay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.24.7413-7422.1994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1992.tb05488.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireile Pebay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>