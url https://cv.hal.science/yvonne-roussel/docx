--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -2482,51 +2482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E788ADF"/>
+    <w:nsid w:val="DCAC13E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>