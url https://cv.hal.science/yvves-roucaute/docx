--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -297,234 +297,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La révolution des nanotechnologies : perspectives futures et opportunités d’investissement – Partie II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnologies: révolution, perspectives futures et opportunités d’investissement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La révolution des biotechnologies et l’avenir de l’humanité. Conférence I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révolution des biotechnologies et l’avenir de l’humanité. Conférence I.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence. Histoire des États-Unis : Que changerait le retour du courant hamiltonien avec la victoire de Joe Biden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences: Histoire des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456698v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05439968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution des nanotechnologies : perspectives futures et opportunités d’investissement. – Partie I.</w:t>
               </w:r>
@@ -1263,372 +1263,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destutt de Tracy, Antoine-Louis-Claude</w:t>
+                <w:t xml:space="preserve">Hermias d’Atarnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.729-732</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334971v1</w:t>
+                <w:t xml:space="preserve">hal-05340570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermias d’Atarnée</w:t>
+                <w:t xml:space="preserve">Diogène le Cynique, « de Sinope »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
+              <w:t xml:space="preserve">, 1984, pp.760-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340570v1</w:t>
+                <w:t xml:space="preserve">hal-05335041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogène le Cynique, « de Sinope »</w:t>
+                <w:t xml:space="preserve">Saint-Just, Louis-Antoine-Léon de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.760-761</w:t>
+              <w:t xml:space="preserve">, 1984, pp.2280-2283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335041v1</w:t>
+                <w:t xml:space="preserve">hal-05342068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Just, Louis-Antoine-Léon de</w:t>
+                <w:t xml:space="preserve">Hermotime de Clazomènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.2280-2283</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342068v1</w:t>
+                <w:t xml:space="preserve">hal-05340726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermotime de Clazomènes</w:t>
+                <w:t xml:space="preserve">Destutt de Tracy, Antoine-Louis-Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1195</w:t>
+              <w:t xml:space="preserve">, 1984, pp.729-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340726v1</w:t>
+                <w:t xml:space="preserve">hal-05334971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proudhon, Pierre-Joseph</w:t>
               </w:r>
@@ -1677,579 +1677,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermodore de Syracuse</w:t>
+                <w:t xml:space="preserve">Marc-Aurèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1195</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1742-1744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340644v1</w:t>
+                <w:t xml:space="preserve">hal-05341127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Aurèle</w:t>
+                <w:t xml:space="preserve">Hermodore de Syracuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1742-1744</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341127v1</w:t>
+                <w:t xml:space="preserve">hal-05340644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gramsci, Antonio</w:t>
+                <w:t xml:space="preserve">Les cyniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1078-1079</w:t>
+              <w:t xml:space="preserve">, 1984, pp.655-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340534v1</w:t>
+                <w:t xml:space="preserve">hal-05333624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermodore d'Éphèse</w:t>
+                <w:t xml:space="preserve">Antisthène: le fondateur du cynisme grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1194-1195</w:t>
+              <w:t xml:space="preserve">, 1984, pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340606v1</w:t>
+                <w:t xml:space="preserve">hal-05337176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermippos de Smyrne</w:t>
+                <w:t xml:space="preserve">Hermodore d'Éphèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1194-1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340581v1</w:t>
+                <w:t xml:space="preserve">hal-05340606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cyniques</w:t>
+                <w:t xml:space="preserve">Hermippos de Smyrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.655-660</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333624v1</w:t>
+                <w:t xml:space="preserve">hal-05340581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisthène: le fondateur du cynisme grec</w:t>
+                <w:t xml:space="preserve">Gramsci, Antonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.96-98</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1078-1079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337176v1</w:t>
+                <w:t xml:space="preserve">hal-05340534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trotsky</w:t>
+                <w:t xml:space="preserve">Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.2537-2540</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1835-1838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342308v1</w:t>
+                <w:t xml:space="preserve">hal-05341162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudore d'Alexandrie</w:t>
               </w:r>
@@ -2298,96 +2298,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molina</w:t>
+                <w:t xml:space="preserve">Trotsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1835-1838</w:t>
+              <w:t xml:space="preserve">, 1984, pp.2537-2540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341162v1</w:t>
+                <w:t xml:space="preserve">hal-05342308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2399,846 +2399,846 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rupture scientifique, irréversibilité du temps, finitude de l’univers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contemporary Bookstore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-37101-244-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aujourd’hui le bonheur : à la découverte du sens de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-204-15408-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Rupture, Irreversibility of Time, Finitude of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contemporary Bookstore. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Cerf</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-204-15408-6</w:t>
+                <w:t xml:space="preserve">Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-37101-246-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-37101-244-8</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Way of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Bookstore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-37101-241-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-37101-246-2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Obscurantisme vert : la véritable histoire de la condition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-204-14769-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la France survivra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Bookstore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-2-37101-241-7</w:t>
+              <w:t xml:space="preserve">, 2021, 978-2-37101-230-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-204-14769-9</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bel avenir de l'humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calmann-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liberté de l'Esprit, 978-2-7021-6348-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-37101-230-1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance d’humanité : du néolithique aux temps contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-7554-0451-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liberté de l'Esprit, 978-2-7021-6348-1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Néoconservatisme est un Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-13-056416-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 978-2-7554-0451-7</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la paix des civilisations : le retour de la spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-911751-53-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vocation nouvelle pour la criminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESKA. AGPA, N° 5 (3), pp.89-93, 2008, Sécurité globale, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/secug.005.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Raufer</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05302620v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-05312045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Puissance de la Liberté</w:t>
               </w:r>
@@ -5091,165 +5091,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue scientifique pour penser la sécurité globale</w:t>
+                <w:t xml:space="preserve">Le bouleversement inachevé européen : la nécessité du nouveau paradigme de sécurité globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Sécurité Globale (14), pp.7-15</w:t>
+              <w:t xml:space="preserve">, 2010, Sécurité Globale, pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321650v1</w:t>
+                <w:t xml:space="preserve">hal-05323339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bouleversement inachevé européen : la nécessité du nouveau paradigme de sécurité globale</w:t>
+                <w:t xml:space="preserve">Une revue scientifique pour penser la sécurité globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Sécurité Globale, pp.31-43</w:t>
+              <w:t xml:space="preserve">, 2010, Sécurité Globale (14), pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323339v1</w:t>
+                <w:t xml:space="preserve">hal-05321650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial: les nouveaux territoires de la sécurité</w:t>
               </w:r>
@@ -5505,165 +5505,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment peut-on être Persan?</w:t>
+                <w:t xml:space="preserve">Osons! contre la société de non-communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Revue CRISES, 2, pp.7-18</w:t>
+              <w:t xml:space="preserve">, 1994, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314313v1</w:t>
+                <w:t xml:space="preserve">hal-05314510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vive la politique!</w:t>
+                <w:t xml:space="preserve">Comment peut-on être Persan?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 1, pp.5-22</w:t>
+              <w:t xml:space="preserve">, 1994, Revue CRISES, 2, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314431v1</w:t>
+                <w:t xml:space="preserve">hal-05314313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pudeur et érotisme</w:t>
               </w:r>
@@ -5712,165 +5712,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre la séparation des pouvoirs: la recherche du juste</w:t>
+                <w:t xml:space="preserve">Vive la politique!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 1994, 1, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314153v1</w:t>
+                <w:t xml:space="preserve">hal-05314431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osons! contre la société de non-communication</w:t>
+                <w:t xml:space="preserve">Contre la séparation des pouvoirs: la recherche du juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 3</w:t>
+              <w:t xml:space="preserve">, 1994, 4, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314510v1</w:t>
+                <w:t xml:space="preserve">hal-05314153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération ou fin de l’histoire?</w:t>
               </w:r>
@@ -6828,51 +6828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roucaute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20228/yves-roucaute-aujourdhui-le-bonheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com/produit/pourquoi-la-france-survivra-livre-imprime-le-secret-de-la-potion-magique/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calmann-levy.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb42417157x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb399917486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raufer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.005.0089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb41295162v" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb39289992r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plon.fr/ (&#233;dition originale, 1999)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb36688367x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeambar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gedisa.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb37060887p" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.bnf.fr/fr/temp-work/b086f62d073df36c687fbd59b748a12c/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34926637s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34726198t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34564272s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegedesbernardins.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/020897863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lewisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/collection/cahiers-disputatio/104?srsltid=AfmBOoorueJAkWQv62hMTln2oP0_bmSC-9cfJPhUh4kaU1V7QFbQAEdX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulaval.ca/pul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.culture.fr/opac_anmt/index.php?lvl=notice_display&amp;amp;id=18277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roucaute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20228/yves-roucaute-aujourdhui-le-bonheur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com/produit/pourquoi-la-france-survivra-livre-imprime-le-secret-de-la-potion-magique/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calmann-levy.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb42417157x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb399917486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb41295162v" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raufer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.005.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb39289992r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plon.fr/ (&#233;dition originale, 1999)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb36688367x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeambar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gedisa.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb37060887p" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.bnf.fr/fr/temp-work/b086f62d073df36c687fbd59b748a12c/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34926637s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34726198t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34564272s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegedesbernardins.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/020897863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lewisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/collection/cahiers-disputatio/104?srsltid=AfmBOoorueJAkWQv62hMTln2oP0_bmSC-9cfJPhUh4kaU1V7QFbQAEdX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulaval.ca/pul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.culture.fr/opac_anmt/index.php?lvl=notice_display&amp;amp;id=18277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>