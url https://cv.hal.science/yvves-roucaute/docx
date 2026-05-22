--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -297,234 +297,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La révolution des biotechnologies et l’avenir de l’humanité. Conférence I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La révolution des biotechnologies et l’avenir de l’humanité. Conférence I.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence. Histoire des États-Unis : Que changerait le retour du courant hamiltonien avec la victoire de Joe Biden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences: Histoire des États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La révolution des nanotechnologies : perspectives futures et opportunités d’investissement – Partie II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies: révolution, perspectives futures et opportunités d’investissement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439968v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05456698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution des nanotechnologies : perspectives futures et opportunités d’investissement. – Partie I.</w:t>
               </w:r>
@@ -780,855 +780,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jansénius</w:t>
+                <w:t xml:space="preserve">Destutt de Tracy, Antoine-Louis-Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1337-1339</w:t>
+              <w:t xml:space="preserve">, 1984, pp.729-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340812v1</w:t>
+                <w:t xml:space="preserve">hal-05334971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwingli, Ulrich</w:t>
+                <w:t xml:space="preserve">Hermias d’Atarnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.2706-2709</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342356v1</w:t>
+                <w:t xml:space="preserve">hal-05340570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varron</w:t>
+                <w:t xml:space="preserve">Diogène le Cynique, « de Sinope »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.2577-2578</w:t>
+              <w:t xml:space="preserve">, 1984, pp.760-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342332v1</w:t>
+                <w:t xml:space="preserve">hal-05335041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musonius Rufus</w:t>
+                <w:t xml:space="preserve">Saint-Just, Louis-Antoine-Léon de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1891-1892</w:t>
+              <w:t xml:space="preserve">, 1984, pp.2280-2283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341953v1</w:t>
+                <w:t xml:space="preserve">hal-05342068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poulantzas, Nicos</w:t>
+                <w:t xml:space="preserve">Jansénius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.2117-2118</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1337-1339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341964v1</w:t>
+                <w:t xml:space="preserve">hal-05340812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eudème de Rhodes</w:t>
+                <w:t xml:space="preserve">Zwingli, Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984</w:t>
+              <w:t xml:space="preserve">, 1984, pp.2706-2709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337215v1</w:t>
+                <w:t xml:space="preserve">hal-05342356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criton</w:t>
+                <w:t xml:space="preserve">Varron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.638-639</w:t>
+              <w:t xml:space="preserve">, 1984, pp.2577-2578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333498v1</w:t>
+                <w:t xml:space="preserve">hal-05342332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermias d’Atarnée</w:t>
+                <w:t xml:space="preserve">Musonius Rufus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1891-1892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340570v1</w:t>
+                <w:t xml:space="preserve">hal-05341953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogène le Cynique, « de Sinope »</w:t>
+                <w:t xml:space="preserve">Poulantzas, Nicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.760-761</w:t>
+              <w:t xml:space="preserve">, 1984, pp.2117-2118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335041v1</w:t>
+                <w:t xml:space="preserve">hal-05341964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Just, Louis-Antoine-Léon de</w:t>
+                <w:t xml:space="preserve">Eudème de Rhodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.2280-2283</w:t>
+              <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342068v1</w:t>
+                <w:t xml:space="preserve">hal-05337215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermotime de Clazomènes</w:t>
+                <w:t xml:space="preserve">Criton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1195</w:t>
+              <w:t xml:space="preserve">, 1984, pp.638-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340726v1</w:t>
+                <w:t xml:space="preserve">hal-05333498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destutt de Tracy, Antoine-Louis-Claude</w:t>
+                <w:t xml:space="preserve">Hermotime de Clazomènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.729-732</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334971v1</w:t>
+                <w:t xml:space="preserve">hal-05340726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proudhon, Pierre-Joseph</w:t>
               </w:r>
@@ -1815,441 +1815,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cyniques</w:t>
+                <w:t xml:space="preserve">Gramsci, Antonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.655-660</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1078-1079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333624v1</w:t>
+                <w:t xml:space="preserve">hal-05340534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisthène: le fondateur du cynisme grec</w:t>
+                <w:t xml:space="preserve">Hermodore d'Éphèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.96-98</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1194-1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337176v1</w:t>
+                <w:t xml:space="preserve">hal-05340606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermodore d'Éphèse</w:t>
+                <w:t xml:space="preserve">Hermippos de Smyrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1194-1195</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340606v1</w:t>
+                <w:t xml:space="preserve">hal-05340581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermippos de Smyrne</w:t>
+                <w:t xml:space="preserve">Les cyniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1194</w:t>
+              <w:t xml:space="preserve">, 1984, pp.655-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340581v1</w:t>
+                <w:t xml:space="preserve">hal-05333624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gramsci, Antonio</w:t>
+                <w:t xml:space="preserve">Antisthène: le fondateur du cynisme grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1078-1079</w:t>
+              <w:t xml:space="preserve">, 1984, pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340534v1</w:t>
+                <w:t xml:space="preserve">hal-05337176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molina</w:t>
+                <w:t xml:space="preserve">Trotsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.1835-1838</w:t>
+              <w:t xml:space="preserve">, 1984, pp.2537-2540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341162v1</w:t>
+                <w:t xml:space="preserve">hal-05342308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudore d'Alexandrie</w:t>
               </w:r>
@@ -2298,96 +2298,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trotsky</w:t>
+                <w:t xml:space="preserve">Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, pp.2537-2540</w:t>
+              <w:t xml:space="preserve">, 1984, pp.1835-1838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342308v1</w:t>
+                <w:t xml:space="preserve">hal-05341162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2399,290 +2399,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aujourd’hui le bonheur : à la découverte du sens de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-204-15408-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rupture scientifique, irréversibilité du temps, finitude de l’univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contemporary Bookstore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-37101-244-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Rupture, Irreversibility of Time, Finitude of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contemporary Bookstore. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Cerf</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-204-15408-6</w:t>
+                <w:t xml:space="preserve">Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-37101-246-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Way of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Bookstore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37101-241-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4815,165 +4815,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Débat sur dix idées reçues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Etudes de l'IRSEM, Des gardes suisses à Blackwater (2), pp.115-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sport : sens, menaces et châtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11. Sport: risques et menaces, pp.16-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325133v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05318485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ongoing European shake-up</w:t>
               </w:r>
@@ -5091,165 +5091,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bouleversement inachevé européen : la nécessité du nouveau paradigme de sécurité globale</w:t>
+                <w:t xml:space="preserve">Une revue scientifique pour penser la sécurité globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Sécurité Globale, pp.31-43</w:t>
+              <w:t xml:space="preserve">, 2010, Sécurité Globale (14), pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323339v1</w:t>
+                <w:t xml:space="preserve">hal-05321650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue scientifique pour penser la sécurité globale</w:t>
+                <w:t xml:space="preserve">Le bouleversement inachevé européen : la nécessité du nouveau paradigme de sécurité globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Sécurité Globale (14), pp.7-15</w:t>
+              <w:t xml:space="preserve">, 2010, Sécurité Globale, pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321650v1</w:t>
+                <w:t xml:space="preserve">hal-05323339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial: les nouveaux territoires de la sécurité</w:t>
               </w:r>
@@ -5505,165 +5505,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osons! contre la société de non-communication</w:t>
+                <w:t xml:space="preserve">Comment peut-on être Persan?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 3</w:t>
+              <w:t xml:space="preserve">, 1994, Revue CRISES, 2, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314510v1</w:t>
+                <w:t xml:space="preserve">hal-05314313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment peut-on être Persan?</w:t>
+                <w:t xml:space="preserve">Vive la politique!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Revue CRISES, 2, pp.7-18</w:t>
+              <w:t xml:space="preserve">, 1994, 1, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314313v1</w:t>
+                <w:t xml:space="preserve">hal-05314431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pudeur et érotisme</w:t>
               </w:r>
@@ -5712,165 +5712,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vive la politique!</w:t>
+                <w:t xml:space="preserve">Contre la séparation des pouvoirs: la recherche du juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 1, pp.5-22</w:t>
+              <w:t xml:space="preserve">, 1994, 4, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314431v1</w:t>
+                <w:t xml:space="preserve">hal-05314153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre la séparation des pouvoirs: la recherche du juste</w:t>
+                <w:t xml:space="preserve">Osons! contre la société de non-communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roucaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 1994, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314153v1</w:t>
+                <w:t xml:space="preserve">hal-05314510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération ou fin de l’histoire?</w:t>
               </w:r>
@@ -6828,51 +6828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roucaute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20228/yves-roucaute-aujourdhui-le-bonheur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com/produit/pourquoi-la-france-survivra-livre-imprime-le-secret-de-la-potion-magique/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calmann-levy.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb42417157x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb399917486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb41295162v" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raufer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.005.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb39289992r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plon.fr/ (&#233;dition originale, 1999)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb36688367x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeambar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gedisa.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb37060887p" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.bnf.fr/fr/temp-work/b086f62d073df36c687fbd59b748a12c/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34926637s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34726198t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34564272s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegedesbernardins.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/020897863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lewisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/collection/cahiers-disputatio/104?srsltid=AfmBOoorueJAkWQv62hMTln2oP0_bmSC-9cfJPhUh4kaU1V7QFbQAEdX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulaval.ca/pul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.culture.fr/opac_anmt/index.php?lvl=notice_display&amp;amp;id=18277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roucaute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20228/yves-roucaute-aujourdhui-le-bonheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contemporarybookstore.com/produit/pourquoi-la-france-survivra-livre-imprime-le-secret-de-la-potion-magique/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calmann-levy.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb42417157x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb399917486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb41295162v" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raufer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.005.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb39289992r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plon.fr/ (&#233;dition originale, 1999)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb36688367x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeambar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gedisa.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb37060887p" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.bnf.fr/fr/temp-work/b086f62d073df36c687fbd59b748a12c/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34926637s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34726198t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb34564272s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegedesbernardins.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/020897863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lewisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/collection/cahiers-disputatio/104?srsltid=AfmBOoorueJAkWQv62hMTln2oP0_bmSC-9cfJPhUh4kaU1V7QFbQAEdX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulaval.ca/pul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.culture.fr/opac_anmt/index.php?lvl=notice_display&amp;amp;id=18277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>